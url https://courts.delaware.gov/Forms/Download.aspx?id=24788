--- v0 (2026-01-09)
+++ v1 (2026-04-16)
@@ -1,74 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="33EAE861" w14:textId="13B127CB" w:rsidR="00DC0D77" w:rsidRPr="00036A60" w:rsidRDefault="000104ED" w:rsidP="00DC0D77">
+    <w:p w14:paraId="33EAE861" w14:textId="13B127CB" w:rsidR="00DC0D77" w:rsidRPr="00113F7D" w:rsidRDefault="000104ED" w:rsidP="00F019B9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00113F7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="488D175E" wp14:editId="23F40720">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2832100</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-363855</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1193800" cy="1193800"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1" descr="A picture containing text, ceramic ware, porcelain&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1" descr="A picture containing text, ceramic ware, porcelain&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -83,4368 +81,4019 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1193800" cy="1193800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00DC0D77" w:rsidRPr="00036A60">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00DC0D77" w:rsidRPr="00113F7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>The Family Court of the State of Delaware</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79620AED" w14:textId="0520E4F1" w:rsidR="00DC0D77" w:rsidRPr="00036A60" w:rsidRDefault="00DC0D77" w:rsidP="00DC0D77">
+    <w:p w14:paraId="79620AED" w14:textId="2904678A" w:rsidR="00DC0D77" w:rsidRPr="006E7A2D" w:rsidRDefault="00DC0D77" w:rsidP="00F019B9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A60">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Check1"/>
-      <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00036A60">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00036A60">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> New Castle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Check2"/>
-      <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00036A60">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00036A60">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Check3"/>
-      <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00036A60">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sussex County</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD37B16" w14:textId="60766E89" w:rsidR="00DC0D77" w:rsidRPr="00036A60" w:rsidRDefault="00F43C72" w:rsidP="00DC0D77">
+    <w:p w14:paraId="4E447B53" w14:textId="50EDA2C2" w:rsidR="00B077EF" w:rsidRDefault="00F43C72" w:rsidP="00F019B9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>WAIVER OF TIME TO CONTEST DIVORCE HEARING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E447B53" w14:textId="77777777" w:rsidR="00B077EF" w:rsidRDefault="00B077EF" w:rsidP="00DC0D77">
+    <w:p w14:paraId="3B2ACE2C" w14:textId="77777777" w:rsidR="005168B9" w:rsidRDefault="005168B9" w:rsidP="00F019B9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329F6901" w14:textId="77777777" w:rsidR="005168B9" w:rsidRPr="00742450" w:rsidRDefault="005168B9" w:rsidP="00F019B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="90" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5040"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="2515"/>
         <w:gridCol w:w="2515"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00674B0F" w14:paraId="2F38F660" w14:textId="5EC0E42B" w:rsidTr="00674B0F">
-[...67 lines deleted...]
-      <w:tr w:rsidR="00674B0F" w14:paraId="0949E8A1" w14:textId="3AE3E2B1" w:rsidTr="00036A60">
+      <w:tr w:rsidR="0081587C" w:rsidRPr="006E7A2D" w14:paraId="0949E8A1" w14:textId="3AE3E2B1" w:rsidTr="006B594D">
         <w:trPr>
-          <w:trHeight w:val="378"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="53703271" w14:textId="6F2AF9CE" w:rsidR="00674B0F" w:rsidRPr="00036A60" w:rsidRDefault="004A129E" w:rsidP="00036A60">
+          <w:p w14:paraId="53703271" w14:textId="6F2AF9CE" w:rsidR="0081587C" w:rsidRPr="006E7A2D" w:rsidRDefault="0081587C" w:rsidP="006B594D">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Text14"/>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...46 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13335ADA" w14:textId="257E69EC" w:rsidR="00674B0F" w:rsidRPr="00036A60" w:rsidRDefault="00674B0F" w:rsidP="00674B0F">
+          <w:p w14:paraId="13335ADA" w14:textId="257E69EC" w:rsidR="0081587C" w:rsidRPr="006E7A2D" w:rsidRDefault="0081587C" w:rsidP="0081587C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="124C0434" w14:textId="26C5F421" w:rsidR="00674B0F" w:rsidRPr="00036A60" w:rsidRDefault="00674B0F" w:rsidP="00674B0F">
+          <w:p w14:paraId="124C0434" w14:textId="32D01A2C" w:rsidR="0081587C" w:rsidRPr="006E7A2D" w:rsidRDefault="0081587C" w:rsidP="001A7028">
             <w:pPr>
-              <w:jc w:val="right"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...81 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">File Number: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="23CA27C3" w14:textId="072B906C" w:rsidR="00674B0F" w:rsidRPr="00036A60" w:rsidRDefault="004A129E" w:rsidP="004A129E">
+          <w:p w14:paraId="537C6EC0" w14:textId="7488E04D" w:rsidR="0081587C" w:rsidRPr="006E7A2D" w:rsidRDefault="0081587C" w:rsidP="001A7028">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Text16"/>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...46 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00674B0F" w14:paraId="7135D9BA" w14:textId="1D641F7C" w:rsidTr="00674B0F">
+      <w:tr w:rsidR="0081587C" w:rsidRPr="006E7A2D" w14:paraId="48B1AD27" w14:textId="67B19C68" w:rsidTr="006B594D">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="36577683" w14:textId="77777777" w:rsidR="00674B0F" w:rsidRPr="00036A60" w:rsidRDefault="00674B0F" w:rsidP="00674B0F">
+          <w:p w14:paraId="736E22A1" w14:textId="3982E8AE" w:rsidR="0081587C" w:rsidRPr="006E7A2D" w:rsidRDefault="0081587C" w:rsidP="006B594D">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Petitioner,</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="546A43D9" w14:textId="3CA7DB52" w:rsidR="00674B0F" w:rsidRPr="00036A60" w:rsidRDefault="00674B0F" w:rsidP="00674B0F">
+          <w:p w14:paraId="58EF0CF1" w14:textId="7DB24FAF" w:rsidR="0081587C" w:rsidRPr="006E7A2D" w:rsidRDefault="0081587C" w:rsidP="0081587C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB9C7E2" w14:textId="77777777" w:rsidR="00674B0F" w:rsidRPr="00036A60" w:rsidRDefault="00674B0F" w:rsidP="00674B0F">
+          <w:p w14:paraId="633378E4" w14:textId="5D10EC19" w:rsidR="0081587C" w:rsidRPr="006E7A2D" w:rsidRDefault="0081587C" w:rsidP="001A7028">
             <w:pPr>
-              <w:jc w:val="right"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2518A201" w14:textId="77777777" w:rsidR="00674B0F" w:rsidRPr="00036A60" w:rsidRDefault="00674B0F" w:rsidP="00DC0D77">
+          <w:p w14:paraId="23CA27C3" w14:textId="778C511E" w:rsidR="0081587C" w:rsidRPr="006E7A2D" w:rsidRDefault="0081587C" w:rsidP="001A7028">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00674B0F" w14:paraId="1C19468C" w14:textId="3D0BBE8E" w:rsidTr="00674B0F">
-[...68 lines deleted...]
-      <w:tr w:rsidR="00674B0F" w14:paraId="7E90CF8C" w14:textId="6188A20C" w:rsidTr="00674B0F">
+      <w:tr w:rsidR="0081587C" w:rsidRPr="006E7A2D" w14:paraId="7E90CF8C" w14:textId="6188A20C" w:rsidTr="006B594D">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="634C8157" w14:textId="08B9EDFB" w:rsidR="00674B0F" w:rsidRPr="00036A60" w:rsidRDefault="004A129E" w:rsidP="004A129E">
+          <w:p w14:paraId="634C8157" w14:textId="08B9EDFB" w:rsidR="0081587C" w:rsidRPr="006E7A2D" w:rsidRDefault="0081587C" w:rsidP="006B594D">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Text15"/>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...46 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03E55776" w14:textId="1CE4BF57" w:rsidR="00674B0F" w:rsidRPr="00036A60" w:rsidRDefault="00674B0F" w:rsidP="00674B0F">
+          <w:p w14:paraId="03E55776" w14:textId="1CE4BF57" w:rsidR="0081587C" w:rsidRPr="006E7A2D" w:rsidRDefault="0081587C" w:rsidP="0081587C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="090ACE16" w14:textId="65D051F7" w:rsidR="00674B0F" w:rsidRPr="00036A60" w:rsidRDefault="00674B0F" w:rsidP="00674B0F">
+          <w:p w14:paraId="090ACE16" w14:textId="14A03ED4" w:rsidR="0081587C" w:rsidRPr="006E7A2D" w:rsidRDefault="0081587C" w:rsidP="001A7028">
             <w:pPr>
-              <w:jc w:val="right"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...81 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Petition Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3D84B6AB" w14:textId="559A4728" w:rsidR="00674B0F" w:rsidRPr="00036A60" w:rsidRDefault="004A129E" w:rsidP="00DC0D77">
+          <w:p w14:paraId="51BD83CB" w14:textId="62971797" w:rsidR="0081587C" w:rsidRPr="006E7A2D" w:rsidRDefault="0081587C" w:rsidP="001A7028">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="Text17"/>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...46 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00674B0F" w14:paraId="21D70C12" w14:textId="27609E68" w:rsidTr="00674B0F">
+      <w:tr w:rsidR="0081587C" w:rsidRPr="006E7A2D" w14:paraId="032546CD" w14:textId="6E75EFFD" w:rsidTr="006B594D">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5E8C6FEE" w14:textId="77777777" w:rsidR="00674B0F" w:rsidRDefault="00674B0F" w:rsidP="00674B0F">
+          <w:p w14:paraId="1477187C" w14:textId="09CC4EBF" w:rsidR="0081587C" w:rsidRPr="006E7A2D" w:rsidRDefault="0081587C" w:rsidP="006B594D">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Respondent,</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CAEDF04" w14:textId="58454997" w:rsidR="00674B0F" w:rsidRDefault="00674B0F" w:rsidP="00674B0F">
+          <w:p w14:paraId="5957306F" w14:textId="77777777" w:rsidR="0081587C" w:rsidRDefault="0081587C" w:rsidP="0081587C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006E7A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="412708B3" w14:textId="282463CB" w:rsidR="00A61660" w:rsidRPr="006E7A2D" w:rsidRDefault="00A61660" w:rsidP="0081587C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6BAE8952" w14:textId="77777777" w:rsidR="00674B0F" w:rsidRDefault="00674B0F" w:rsidP="00DC0D77">
+          <w:p w14:paraId="37F312CE" w14:textId="34BD47F6" w:rsidR="0081587C" w:rsidRPr="006E7A2D" w:rsidRDefault="0081587C" w:rsidP="001A7028">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="40A9BEEB" w14:textId="77777777" w:rsidR="00674B0F" w:rsidRDefault="00674B0F" w:rsidP="00DC0D77">
+          <w:p w14:paraId="3D84B6AB" w14:textId="6C55DAF1" w:rsidR="0081587C" w:rsidRPr="006E7A2D" w:rsidRDefault="0081587C" w:rsidP="001A7028">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A53CE20" w14:textId="77777777" w:rsidR="00BF2889" w:rsidRPr="003F6B9F" w:rsidRDefault="00BF2889" w:rsidP="00DC0D77">
+    <w:p w14:paraId="149A5C7E" w14:textId="77777777" w:rsidR="005168B9" w:rsidRDefault="005168B9" w:rsidP="00DC0D77">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C8C88C4" w14:textId="77777777" w:rsidR="005168B9" w:rsidRPr="006E7A2D" w:rsidRDefault="005168B9" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="2155" w:type="dxa"/>
+        <w:tblInd w:w="625" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2340"/>
-        <w:gridCol w:w="4140"/>
+        <w:gridCol w:w="5040"/>
+        <w:gridCol w:w="4590"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F6B9F" w:rsidRPr="003F6B9F" w14:paraId="3B5A3017" w14:textId="77777777" w:rsidTr="003F6B9F">
+      <w:tr w:rsidR="003F6B9F" w:rsidRPr="006E7A2D" w14:paraId="3B5A3017" w14:textId="77777777" w:rsidTr="006E7A2D">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcW w:w="9630" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
-          <w:p w14:paraId="710D633D" w14:textId="45B46C4C" w:rsidR="003F6B9F" w:rsidRPr="00036A60" w:rsidRDefault="003F6B9F" w:rsidP="003F6B9F">
+          <w:p w14:paraId="710D633D" w14:textId="45B46C4C" w:rsidR="003F6B9F" w:rsidRPr="006E7A2D" w:rsidRDefault="003F6B9F" w:rsidP="003F6B9F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Respondent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F6B9F" w14:paraId="66ADA84C" w14:textId="77777777" w:rsidTr="00036A60">
+      <w:tr w:rsidR="003F6B9F" w:rsidRPr="006E7A2D" w14:paraId="66ADA84C" w14:textId="77777777" w:rsidTr="0019557A">
         <w:trPr>
-          <w:trHeight w:val="284"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="nil"/>
-              <w:right w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0DF3A472" w14:textId="0EC4184F" w:rsidR="003F6B9F" w:rsidRPr="00036A60" w:rsidRDefault="003F6B9F" w:rsidP="003F6B9F">
+          <w:p w14:paraId="0DF3A472" w14:textId="17258083" w:rsidR="003F6B9F" w:rsidRPr="006E7A2D" w:rsidRDefault="003F6B9F" w:rsidP="0019557A">
             <w:pPr>
-              <w:jc w:val="right"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Street Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="56F864D5" w14:textId="0003B3D4" w:rsidR="003F6B9F" w:rsidRPr="00036A60" w:rsidRDefault="003F6B9F" w:rsidP="00036A60">
+          <w:p w14:paraId="56F864D5" w14:textId="0003B3D4" w:rsidR="003F6B9F" w:rsidRPr="006E7A2D" w:rsidRDefault="003F6B9F" w:rsidP="0019557A">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="Text22"/>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...46 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F6B9F" w14:paraId="5E98EAE2" w14:textId="77777777" w:rsidTr="00036A60">
+      <w:tr w:rsidR="005168B9" w:rsidRPr="006E7A2D" w14:paraId="44942ED9" w14:textId="77777777" w:rsidTr="0019557A">
         <w:trPr>
-          <w:trHeight w:val="284"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="nil"/>
-              <w:right w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2F1E618C" w14:textId="13D4C452" w:rsidR="003F6B9F" w:rsidRPr="00036A60" w:rsidRDefault="003F6B9F" w:rsidP="003F6B9F">
+          <w:p w14:paraId="79E88750" w14:textId="14BFD49E" w:rsidR="005168B9" w:rsidRPr="006E7A2D" w:rsidRDefault="005168B9" w:rsidP="0019557A">
             <w:pPr>
-              <w:jc w:val="right"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00036A60">
-[...5 lines deleted...]
-              <w:t>Apartment:</w:t>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Apartment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3B910DF4" w14:textId="7AE87FF7" w:rsidR="003F6B9F" w:rsidRPr="00036A60" w:rsidRDefault="003F6B9F" w:rsidP="00036A60">
+          <w:p w14:paraId="689C05B7" w14:textId="719ACBB6" w:rsidR="005168B9" w:rsidRPr="006E7A2D" w:rsidRDefault="005168B9" w:rsidP="0019557A">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text21"/>
+                  <w:name w:val="Text22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Text21"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...46 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F6B9F" w14:paraId="2750AB01" w14:textId="77777777" w:rsidTr="00036A60">
+      <w:tr w:rsidR="003F6B9F" w:rsidRPr="006E7A2D" w14:paraId="2750AB01" w14:textId="77777777" w:rsidTr="0019557A">
         <w:trPr>
-          <w:trHeight w:val="284"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="nil"/>
-              <w:right w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2B77C1F6" w14:textId="67AFBEB5" w:rsidR="003F6B9F" w:rsidRPr="00036A60" w:rsidRDefault="003F6B9F" w:rsidP="003F6B9F">
+          <w:p w14:paraId="2B77C1F6" w14:textId="67AFBEB5" w:rsidR="003F6B9F" w:rsidRPr="006E7A2D" w:rsidRDefault="003F6B9F" w:rsidP="0019557A">
             <w:pPr>
-              <w:jc w:val="right"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>City/State/Zip Code:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2C58B663" w14:textId="2270019D" w:rsidR="003F6B9F" w:rsidRPr="00036A60" w:rsidRDefault="003F6B9F" w:rsidP="00036A60">
+          <w:p w14:paraId="2C58B663" w14:textId="2270019D" w:rsidR="003F6B9F" w:rsidRPr="006E7A2D" w:rsidRDefault="003F6B9F" w:rsidP="0019557A">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Text20"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bookmarkStart w:id="8" w:name="Text20"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...46 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F6B9F" w14:paraId="4E3113F2" w14:textId="77777777" w:rsidTr="00036A60">
+      <w:tr w:rsidR="003F6B9F" w:rsidRPr="006E7A2D" w14:paraId="4E3113F2" w14:textId="77777777" w:rsidTr="0019557A">
         <w:trPr>
-          <w:trHeight w:val="284"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="nil"/>
-              <w:right w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5CBD17EF" w14:textId="1BBAE408" w:rsidR="003F6B9F" w:rsidRPr="00036A60" w:rsidRDefault="003F6B9F" w:rsidP="003F6B9F">
+          <w:p w14:paraId="5CBD17EF" w14:textId="1BBAE408" w:rsidR="003F6B9F" w:rsidRPr="006E7A2D" w:rsidRDefault="003F6B9F" w:rsidP="0019557A">
             <w:pPr>
-              <w:jc w:val="right"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Email Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5D4C0C1B" w14:textId="1239A001" w:rsidR="003F6B9F" w:rsidRPr="00036A60" w:rsidRDefault="003F6B9F" w:rsidP="00036A60">
+          <w:p w14:paraId="5D4C0C1B" w14:textId="1239A001" w:rsidR="003F6B9F" w:rsidRPr="006E7A2D" w:rsidRDefault="003F6B9F" w:rsidP="0019557A">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Text19"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bookmarkStart w:id="9" w:name="Text19"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...46 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F6B9F" w14:paraId="4F244321" w14:textId="77777777" w:rsidTr="00036A60">
+      <w:tr w:rsidR="003F6B9F" w:rsidRPr="006E7A2D" w14:paraId="4F244321" w14:textId="77777777" w:rsidTr="0019557A">
         <w:trPr>
-          <w:trHeight w:val="284"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...144 lines deleted...]
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5F5BC733" w14:textId="77777777" w:rsidR="003F6B9F" w:rsidRPr="00036A60" w:rsidRDefault="003F6B9F" w:rsidP="003F6B9F">
+          <w:p w14:paraId="4BD7195C" w14:textId="4A5C45C6" w:rsidR="003F6B9F" w:rsidRPr="006E7A2D" w:rsidRDefault="003F6B9F" w:rsidP="0019557A">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Phone Number:</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="006E7A2D" w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Check4"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bookmarkStart w:id="10" w:name="Check4"/>
+            <w:r w:rsidR="006E7A2D" w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="006E7A2D" w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006E7A2D" w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="006E7A2D" w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bookmarkEnd w:id="10"/>
+            <w:r w:rsidR="006E7A2D" w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Cellphone     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="006E7A2D" w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Check5"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bookmarkStart w:id="11" w:name="Check5"/>
+            <w:r w:rsidR="006E7A2D" w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="006E7A2D" w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006E7A2D" w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="006E7A2D" w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bookmarkEnd w:id="11"/>
+            <w:r w:rsidR="00742450">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006E7A2D" w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Landline</w:t>
-            </w:r>
-[...68 lines deleted...]
-              <w:t>I,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5900" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6DA0EB1C" w14:textId="182C3B0F" w:rsidR="00F43C72" w:rsidRPr="003F6B9F" w:rsidRDefault="00543E0E" w:rsidP="003E6DDD">
+          <w:p w14:paraId="15F4AE39" w14:textId="7F0C3F59" w:rsidR="003F6B9F" w:rsidRPr="006E7A2D" w:rsidRDefault="003F6B9F" w:rsidP="0019557A">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F6B9F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text8"/>
+                  <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Text8"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bookmarkStart w:id="12" w:name="Text18"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="003F6B9F">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="003F6B9F">
-[...46 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
-[...287 lines deleted...]
-            </w:r>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="73E25D6D" w14:textId="77777777" w:rsidR="00543E0E" w:rsidRPr="003F6B9F" w:rsidRDefault="00543E0E" w:rsidP="00543E0E">
+    <w:p w14:paraId="2EFD1E78" w14:textId="77777777" w:rsidR="00390948" w:rsidRDefault="00390948" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A0E99D5" w14:textId="77777777" w:rsidR="00390948" w:rsidRPr="003F6B9F" w:rsidRDefault="00390948" w:rsidP="00543E0E">
+    <w:p w14:paraId="28B63233" w14:textId="77777777" w:rsidR="005168B9" w:rsidRPr="006E7A2D" w:rsidRDefault="005168B9" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...122 lines deleted...]
-    <w:p w14:paraId="55B2B899" w14:textId="77777777" w:rsidR="00390948" w:rsidRPr="003F6B9F" w:rsidRDefault="00390948" w:rsidP="00543E0E">
+    <w:p w14:paraId="40B1586E" w14:textId="1AE87D5F" w:rsidR="005168B9" w:rsidRDefault="00F019B9" w:rsidP="005168B9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="263"/>
+          <w:tab w:val="left" w:pos="6163"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F019B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text8"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="Text8"/>
+      <w:r w:rsidRPr="00F019B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00F019B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00F019B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00F019B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F019B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F019B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F019B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F019B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F019B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidR="003B3CA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003B3CA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Respondent, do hereby waive the 20-dayperiod in which to contest, answer, or otherwise plead in regard to the captioned divorce filed on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F019B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="Text7"/>
+      <w:r w:rsidRPr="00F019B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00F019B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00F019B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00F019B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F019B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F019B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F019B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F019B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F019B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF5AAB5" w14:textId="7885FA78" w:rsidR="00F019B9" w:rsidRDefault="00F019B9" w:rsidP="005168B9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="263"/>
+          <w:tab w:val="left" w:pos="6163"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="164EF5B7" w14:textId="77777777" w:rsidR="00390948" w:rsidRPr="003F6B9F" w:rsidRDefault="00390948" w:rsidP="00543E0E">
+    <w:p w14:paraId="164EF5B7" w14:textId="369336D8" w:rsidR="00390948" w:rsidRDefault="00F019B9" w:rsidP="005168B9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="263"/>
+          <w:tab w:val="left" w:pos="6163"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I understand that if I wish to resume my maiden or former name, I must file a pleading or motion </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>requesting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this relief prior to entry of the divorce (13 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Del. C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § 1514).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0995C5" w14:textId="77777777" w:rsidR="005168B9" w:rsidRPr="006E7A2D" w:rsidRDefault="005168B9" w:rsidP="008C13C6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="263"/>
+          <w:tab w:val="left" w:pos="6163"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="43" w:type="dxa"/>
           <w:right w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4860"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="4770"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00036A60" w:rsidRPr="003F6B9F" w14:paraId="3FDAACA0" w14:textId="77777777" w:rsidTr="00036A60">
+      <w:tr w:rsidR="00036A60" w:rsidRPr="006E7A2D" w14:paraId="3FDAACA0" w14:textId="77777777" w:rsidTr="00742450">
         <w:trPr>
-          <w:trHeight w:val="275"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="14893305" w14:textId="73E8B6B3" w:rsidR="00036A60" w:rsidRPr="003F6B9F" w:rsidRDefault="00036A60" w:rsidP="00543E0E">
+          <w:p w14:paraId="14893305" w14:textId="73E8B6B3" w:rsidR="00036A60" w:rsidRPr="006E7A2D" w:rsidRDefault="00036A60" w:rsidP="00742450">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F6B9F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Text11"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bookmarkStart w:id="15" w:name="Text11"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="003F6B9F">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="003F6B9F">
-[...46 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6E76FD70" w14:textId="77777777" w:rsidR="00036A60" w:rsidRPr="003F6B9F" w:rsidRDefault="00036A60" w:rsidP="00543E0E">
+          <w:p w14:paraId="6E76FD70" w14:textId="77777777" w:rsidR="00036A60" w:rsidRPr="006E7A2D" w:rsidRDefault="00036A60" w:rsidP="00742450">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3F19122A" w14:textId="7F5AF77D" w:rsidR="00036A60" w:rsidRPr="003F6B9F" w:rsidRDefault="00036A60" w:rsidP="00543E0E">
+          <w:p w14:paraId="3F19122A" w14:textId="7F5AF77D" w:rsidR="00036A60" w:rsidRPr="006E7A2D" w:rsidRDefault="00036A60" w:rsidP="00742450">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F6B9F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Text10"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bookmarkStart w:id="16" w:name="Text10"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="003F6B9F">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="003F6B9F">
-[...46 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00036A60" w:rsidRPr="003F6B9F" w14:paraId="10ADA088" w14:textId="77777777" w:rsidTr="00036A60">
+      <w:tr w:rsidR="00036A60" w:rsidRPr="006E7A2D" w14:paraId="10ADA088" w14:textId="77777777" w:rsidTr="00742450">
         <w:trPr>
-          <w:trHeight w:val="275"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="66EDD349" w14:textId="2D2ACF91" w:rsidR="00036A60" w:rsidRPr="003F6B9F" w:rsidRDefault="00036A60" w:rsidP="00543E0E">
+          <w:p w14:paraId="66EDD349" w14:textId="31233B37" w:rsidR="00036A60" w:rsidRPr="006E7A2D" w:rsidRDefault="00036A60" w:rsidP="00742450">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F6B9F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Respondent Print Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4CCF9300" w14:textId="77777777" w:rsidR="00036A60" w:rsidRPr="003F6B9F" w:rsidRDefault="00036A60" w:rsidP="00543E0E">
+          <w:p w14:paraId="4CCF9300" w14:textId="77777777" w:rsidR="00036A60" w:rsidRPr="006E7A2D" w:rsidRDefault="00036A60" w:rsidP="00742450">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1D2E34D5" w14:textId="06514680" w:rsidR="00036A60" w:rsidRPr="003F6B9F" w:rsidRDefault="00036A60" w:rsidP="00543E0E">
+          <w:p w14:paraId="1D2E34D5" w14:textId="06514680" w:rsidR="00036A60" w:rsidRPr="006E7A2D" w:rsidRDefault="00036A60" w:rsidP="00742450">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F6B9F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Respondent Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1FA3E87F" w14:textId="77777777" w:rsidR="00390948" w:rsidRPr="003F6B9F" w:rsidRDefault="00390948" w:rsidP="00543E0E">
+    <w:p w14:paraId="1FA3E87F" w14:textId="77777777" w:rsidR="00390948" w:rsidRDefault="00390948" w:rsidP="00543E0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D088B25" w14:textId="77777777" w:rsidR="005168B9" w:rsidRDefault="005168B9" w:rsidP="00543E0E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EC185BE" w14:textId="77777777" w:rsidR="005168B9" w:rsidRDefault="005168B9" w:rsidP="00543E0E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C5F5CE0" w14:textId="77777777" w:rsidR="005168B9" w:rsidRDefault="005168B9" w:rsidP="00543E0E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67B36C74" w14:textId="77777777" w:rsidR="005168B9" w:rsidRDefault="005168B9" w:rsidP="00543E0E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DFDE222" w14:textId="77777777" w:rsidR="005168B9" w:rsidRDefault="005168B9" w:rsidP="00543E0E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08759A5B" w14:textId="77777777" w:rsidR="005168B9" w:rsidRPr="006E7A2D" w:rsidRDefault="005168B9" w:rsidP="00543E0E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="43" w:type="dxa"/>
           <w:right w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00543E0E" w:rsidRPr="003F6B9F" w14:paraId="1CC86C55" w14:textId="77777777" w:rsidTr="00F43C72">
+      <w:tr w:rsidR="00543E0E" w:rsidRPr="006E7A2D" w14:paraId="1CC86C55" w14:textId="77777777" w:rsidTr="00F43C72">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A35CB64" w14:textId="1763D5C3" w:rsidR="00543E0E" w:rsidRPr="003F6B9F" w:rsidRDefault="00543E0E" w:rsidP="00543E0E">
+          <w:p w14:paraId="1A35CB64" w14:textId="1763D5C3" w:rsidR="00543E0E" w:rsidRPr="006E7A2D" w:rsidRDefault="00543E0E" w:rsidP="006E7A2D">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F6B9F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SWORN TO AND SUBSCRIBED</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00543E0E" w:rsidRPr="003F6B9F" w14:paraId="3679F3A0" w14:textId="77777777" w:rsidTr="00F43C72">
+      <w:tr w:rsidR="00543E0E" w:rsidRPr="006E7A2D" w14:paraId="2CEABEF5" w14:textId="77777777" w:rsidTr="00F43C72">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5597AAA2" w14:textId="77777777" w:rsidR="00543E0E" w:rsidRPr="003F6B9F" w:rsidRDefault="00543E0E" w:rsidP="00543E0E">
+          <w:p w14:paraId="091CB224" w14:textId="187DD598" w:rsidR="00543E0E" w:rsidRPr="006E7A2D" w:rsidRDefault="00543E0E" w:rsidP="006E7A2D">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="6"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...26 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>before me this date,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A0ABDD8" w14:textId="77777777" w:rsidR="00390948" w:rsidRPr="003F6B9F" w:rsidRDefault="00390948" w:rsidP="00543E0E">
+    <w:p w14:paraId="1A0ABDD8" w14:textId="77777777" w:rsidR="00390948" w:rsidRPr="006E7A2D" w:rsidRDefault="00390948" w:rsidP="00543E0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="401CCB20" w14:textId="22607164" w:rsidR="00A93A6F" w:rsidRDefault="008C13C6" w:rsidP="00A93A6F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3643"/>
+          <w:tab w:val="left" w:pos="7243"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C13C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="Text12"/>
+      <w:r w:rsidRPr="008C13C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="008C13C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="008C13C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="008C13C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C13C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C13C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C13C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C13C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C13C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="008C13C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008C13C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text13"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="Text13"/>
+      <w:r w:rsidRPr="008C13C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="008C13C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="008C13C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="008C13C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C13C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C13C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C13C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C13C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C13C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidR="006970C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                       _                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27EB0CA1" w14:textId="61A48C93" w:rsidR="00A93A6F" w:rsidRDefault="008C13C6" w:rsidP="00A93A6F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3643"/>
+          <w:tab w:val="left" w:pos="7243"/>
+        </w:tabs>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Clerk of Court/Notary Publi</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="639AE01E" w14:textId="77777777" w:rsidR="005168B9" w:rsidRDefault="005168B9" w:rsidP="00A93A6F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3643"/>
+          <w:tab w:val="left" w:pos="7243"/>
+        </w:tabs>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="346DE38F" w14:textId="77777777" w:rsidR="005168B9" w:rsidRDefault="005168B9" w:rsidP="00A93A6F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3643"/>
+          <w:tab w:val="left" w:pos="7243"/>
+        </w:tabs>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="340D084F" w14:textId="77777777" w:rsidR="005168B9" w:rsidRDefault="005168B9" w:rsidP="00A93A6F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3643"/>
+          <w:tab w:val="left" w:pos="7243"/>
+        </w:tabs>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CD94118" w14:textId="77777777" w:rsidR="005168B9" w:rsidRDefault="005168B9" w:rsidP="00A93A6F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3643"/>
+          <w:tab w:val="left" w:pos="7243"/>
+        </w:tabs>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F36490D" w14:textId="77777777" w:rsidR="005168B9" w:rsidRDefault="005168B9" w:rsidP="005168B9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3643"/>
+          <w:tab w:val="left" w:pos="7243"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DE2EEEC" w14:textId="77777777" w:rsidR="005168B9" w:rsidRPr="006E7A2D" w:rsidRDefault="005168B9" w:rsidP="0023765E">
+      <w:pPr>
+        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="5457" w:y="6736"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>REPLY TO</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="590"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="43" w:type="dxa"/>
           <w:right w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="3600"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00543E0E" w:rsidRPr="003F6B9F" w14:paraId="037CEEA5" w14:textId="77777777" w:rsidTr="00543E0E">
+      <w:tr w:rsidR="00985C04" w:rsidRPr="006E7A2D" w14:paraId="3CF1D8E3" w14:textId="77777777" w:rsidTr="0023765E">
         <w:trPr>
-          <w:trHeight w:val="275"/>
+          <w:trHeight w:val="1160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB3FE6B" w14:textId="2B43EF99" w:rsidR="00543E0E" w:rsidRPr="003F6B9F" w:rsidRDefault="00543E0E" w:rsidP="00543E0E">
+          <w:p w14:paraId="5A6E1A15" w14:textId="3BCF8D13" w:rsidR="0023765E" w:rsidRDefault="0023765E" w:rsidP="0023765E">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...110 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...8 lines deleted...]
-          <w:p w14:paraId="2C88499E" w14:textId="1BFA4464" w:rsidR="00543E0E" w:rsidRPr="003F6B9F" w:rsidRDefault="00543E0E" w:rsidP="00543E0E">
+          <w:p w14:paraId="7BFD47CE" w14:textId="2463D471" w:rsidR="00985C04" w:rsidRDefault="00985C04" w:rsidP="0023765E">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F6B9F">
-[...91 lines deleted...]
-            <w:bookmarkEnd w:id="19"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FAFE79A" wp14:editId="1019CC3E">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>-23328</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>45691</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="6830170" cy="8283"/>
+                      <wp:effectExtent l="0" t="0" r="27940" b="29845"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1396601393" name="Straight Connector 1"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="6830170" cy="8283"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="line">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="dk1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="dk1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="dk1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:line w14:anchorId="4B46A2D2" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-1.85pt,3.6pt" to="535.95pt,4.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcSiTvnAEAAIsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IcIDUEyzkkSC9F&#10;GjTpBzDU0iJCcgmSseS/75K25aAtiiDIZcXHzO7OcLW+mqxhOwhRo+t4s6g5Ayex127b8V+Pt19W&#10;nMUkXC8MOuj4HiK/2nz+tB59C0sc0PQQGCVxsR19x4eUfFtVUQ5gRVygB0eXCoMVibZhW/VBjJTd&#10;mmpZ15fViKH3ASXESKc3h0u+KfmVApl+KBUhMdNx6i2VGEp8yrHarEW7DcIPWh7bEO/owgrtqOic&#10;6kYkwV6C/iuV1TJgRJUWEm2FSmkJRQOpaeo/1DwMwkPRQuZEP9sUPy6tvNtdu/tANow+ttHfh6xi&#10;UsHmL/XHpmLWfjYLpsQkHV6uLurmK3kq6W61XF1kL6sz14eYvgFalhcdN9plKaIVu+8xHaAnCPHO&#10;1csq7Q1ksHE/QTHdU72msMtgwLUJbCfoSfvn5li2IDNFaWNmUv1/0hGbaVCG5a3EGV0qoksz0WqH&#10;4V9V03RqVR3wJ9UHrVn2E/b78hbFDnrxYuhxOvNIvd4X+vkf2vwGAAD//wMAUEsDBBQABgAIAAAA&#10;IQDAgsWZ3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcWqdBNCXNpqoq&#10;IcQF0RTubuw6KfE6sp00/D3uqRxHM3rzis1kOjYq51tLCIt5AkxRbWVLGuHr8DpbAfNBkBSdJYXw&#10;qzxsyvu7QuTSXmivxipoFiHkc4HQhNDnnPu6UUb4ue0Vxe5knREhRqe5dOIS4abjaZIsuREtxYdG&#10;9GrXqPqnGgxC9+7Gb73TWz+87ZfV+fOUfhxGxMeHabsGFtQUbmO46kd1KKPT0Q4kPesQZk9ZXCJk&#10;KbBrnWSLF2BHhNUz8LLg//3LPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBcSiTvnAEA&#10;AIsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDAgsWZ&#10;3QAAAAcBAAAPAAAAAAAAAAAAAAAAAPYDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" strokecolor="black [3200]" strokeweight=".5pt">
+                      <v:stroke joinstyle="miter"/>
+                    </v:line>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
           </w:p>
-        </w:tc>
-[...12 lines deleted...]
-          <w:p w14:paraId="75654310" w14:textId="4F1C88FA" w:rsidR="00543E0E" w:rsidRPr="003F6B9F" w:rsidRDefault="00543E0E" w:rsidP="00543E0E">
+          <w:p w14:paraId="4CEB7C1B" w14:textId="77777777" w:rsidR="0023765E" w:rsidRPr="006E7A2D" w:rsidRDefault="0023765E" w:rsidP="0023765E">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F6B9F">
-[...156 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Check6"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bookmarkStart w:id="19" w:name="Check6"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve">FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="19"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">500 N. KING STREET </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="010507E8" w14:textId="77777777" w:rsidR="0023765E" w:rsidRDefault="0023765E" w:rsidP="0023765E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>WILMINGTON, DE 19801</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="390CF891" w14:textId="77777777" w:rsidR="0023765E" w:rsidRPr="006E7A2D" w:rsidRDefault="0023765E" w:rsidP="0023765E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(302) 255 - 0234</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3161" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64A6E738" w14:textId="77777777" w:rsidR="00863338" w:rsidRPr="00036A60" w:rsidRDefault="00863338" w:rsidP="00863338">
+          <w:p w14:paraId="41A8AFBD" w14:textId="0614E8E5" w:rsidR="0023765E" w:rsidRDefault="0023765E" w:rsidP="0023765E">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00036A60">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="72013ACA" w14:textId="4B6DDA67" w:rsidR="00863338" w:rsidRPr="00036A60" w:rsidRDefault="00863338" w:rsidP="00863338">
+          <w:p w14:paraId="0ED7E5CE" w14:textId="77777777" w:rsidR="00985C04" w:rsidRDefault="00985C04" w:rsidP="0023765E">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:p>
+          <w:p w14:paraId="7F6ABB86" w14:textId="77777777" w:rsidR="0023765E" w:rsidRPr="006E7A2D" w:rsidRDefault="0023765E" w:rsidP="0023765E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Check7"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bookmarkStart w:id="20" w:name="Check7"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve">FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="20"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">400 COURT STREET </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CA90A07" w14:textId="77777777" w:rsidR="0023765E" w:rsidRPr="006E7A2D" w:rsidRDefault="0023765E" w:rsidP="0023765E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DOVER, DE 19901</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BF27C3F" w14:textId="77777777" w:rsidR="0023765E" w:rsidRPr="006E7A2D" w:rsidRDefault="0023765E" w:rsidP="0023765E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(302) 672 -1009</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2690" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3439435B" w14:textId="77777777" w:rsidR="00863338" w:rsidRPr="00036A60" w:rsidRDefault="00863338" w:rsidP="00863338">
+          <w:p w14:paraId="60953E39" w14:textId="77777777" w:rsidR="0023765E" w:rsidRDefault="0023765E" w:rsidP="0023765E">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00036A60">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="13D9CA29" w14:textId="63B63945" w:rsidR="00863338" w:rsidRPr="00036A60" w:rsidRDefault="00863338" w:rsidP="00863338">
+          <w:p w14:paraId="5B518186" w14:textId="77777777" w:rsidR="00985C04" w:rsidRDefault="00985C04" w:rsidP="0023765E">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:p>
+          <w:p w14:paraId="5880F988" w14:textId="77777777" w:rsidR="0023765E" w:rsidRPr="006E7A2D" w:rsidRDefault="0023765E" w:rsidP="0023765E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
-            <w:bookmarkStart w:id="22" w:name="Check8"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bookmarkStart w:id="21" w:name="Check8"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve">FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00036A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="21"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100 EAST MARKET STREET</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="252D410A" w14:textId="77777777" w:rsidR="00863338" w:rsidRPr="00036A60" w:rsidRDefault="00863338" w:rsidP="00863338">
+          <w:p w14:paraId="66F1B4AA" w14:textId="77777777" w:rsidR="0023765E" w:rsidRPr="006E7A2D" w:rsidRDefault="0023765E" w:rsidP="0023765E">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00036A60">
-[...5 lines deleted...]
-              <w:t>100 EAST MARKET STREET</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>GEORGETOWN, DE 19947</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...9 lines deleted...]
-          <w:p w14:paraId="28CB54BC" w14:textId="77777777" w:rsidR="00863338" w:rsidRPr="00036A60" w:rsidRDefault="00863338" w:rsidP="00863338">
+          <w:p w14:paraId="61ACCAED" w14:textId="6A463693" w:rsidR="0023765E" w:rsidRPr="006E7A2D" w:rsidRDefault="0023765E" w:rsidP="0023765E">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3761"/>
+                <w:tab w:val="left" w:pos="6943"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...204 lines deleted...]
-              <w:t>(302) 855 - 7444</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(302) 855 - 74</w:t>
+            </w:r>
+            <w:r w:rsidR="00F04678">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="798FDD6C" w14:textId="77777777" w:rsidR="000B4B1B" w:rsidRPr="00DC0D77" w:rsidRDefault="000B4B1B" w:rsidP="00DC0D77">
+    <w:p w14:paraId="4A3262D8" w14:textId="60E2C812" w:rsidR="00A93A6F" w:rsidRPr="00A93A6F" w:rsidRDefault="00A93A6F" w:rsidP="00A93A6F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3643"/>
+          <w:tab w:val="left" w:pos="7243"/>
+        </w:tabs>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="721BF192" w14:textId="05E435FB" w:rsidR="008C13C6" w:rsidRPr="006E7A2D" w:rsidRDefault="008C13C6" w:rsidP="008C13C6">
+      <w:pPr>
+        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:y="12781"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A28F625" w14:textId="71AE8329" w:rsidR="008C13C6" w:rsidRPr="006E7A2D" w:rsidRDefault="008C13C6" w:rsidP="008C13C6">
+      <w:pPr>
+        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:y="12781"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E7A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798FDD6C" w14:textId="77777777" w:rsidR="000B4B1B" w:rsidRPr="006E7A2D" w:rsidRDefault="000B4B1B" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="000B4B1B" w:rsidRPr="00DC0D77" w:rsidSect="00DC0D77">
-[...3 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidR="000B4B1B" w:rsidRPr="006E7A2D" w:rsidSect="00DC0D77">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4087157B" w14:textId="77777777" w:rsidR="004A792E" w:rsidRDefault="004A792E" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="26DEAC76" w14:textId="77777777" w:rsidR="004A792E" w:rsidRDefault="004A792E" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B715677" w14:textId="77777777" w:rsidR="00DC0D77" w:rsidRPr="00DC0D77" w:rsidRDefault="00DC0D77">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="02B12F08" w14:textId="72651210" w:rsidR="00DC0D77" w:rsidRPr="00C23A53" w:rsidRDefault="00DC0D77" w:rsidP="00DC0D77">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -4549,202 +4198,232 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3F515E86" w14:textId="77777777" w:rsidR="004A792E" w:rsidRDefault="004A792E" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="41C8A59D" w14:textId="77777777" w:rsidR="004A792E" w:rsidRDefault="004A792E" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0660083C" w14:textId="030F967D" w:rsidR="00E6322C" w:rsidRDefault="00E6322C">
-[...9 lines deleted...]
-  <w:p w14:paraId="3E1B1DAF" w14:textId="080CE2A0" w:rsidR="00DC0D77" w:rsidRPr="00036A60" w:rsidRDefault="00DC0D77">
+  <w:p w14:paraId="3E1B1DAF" w14:textId="080CE2A0" w:rsidR="00DC0D77" w:rsidRPr="00742450" w:rsidRDefault="00DC0D77">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00036A60">
+    <w:r w:rsidRPr="00742450">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Form </w:t>
     </w:r>
-    <w:r w:rsidR="00F43C72" w:rsidRPr="00036A60">
+    <w:r w:rsidR="00F43C72" w:rsidRPr="00742450">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>428</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="744B03CB" w14:textId="7D3F65C8" w:rsidR="00DC0D77" w:rsidRPr="00036A60" w:rsidRDefault="00DC0D77">
+  <w:p w14:paraId="744B03CB" w14:textId="19677C92" w:rsidR="00DC0D77" w:rsidRPr="00742450" w:rsidRDefault="00DC0D77">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00036A60">
+    <w:r w:rsidRPr="00742450">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev </w:t>
     </w:r>
-    <w:r w:rsidR="00594ECD" w:rsidRPr="00036A60">
+    <w:r w:rsidR="00113F7D">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>11/25 v2.0</w:t>
+      <w:t>3</w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="00742450" w:rsidRPr="00742450">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>/26</w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Xu4dvgKzpifLbLVL40T7UPZZ79HC1F0Fx+6T/oSMtPswzY9TMLxKwlUgC5Q2nZOZc6kw/AQWXGVEZnkrXzUa4A==" w:salt="EzdnLyWK0wsh6ZhYYYRDrA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="BtSBntBs2D4cce6wYABYTw8SXAh2mqnQ0S+P9++fq5aMUYmLOA+ZOkptGWpTyZouFdoLXzVOhXw78u8zLkibvg==" w:salt="+zYE4ylitupHJrdWFNELBQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC0D77"/>
     <w:rsid w:val="000104ED"/>
     <w:rsid w:val="00030117"/>
     <w:rsid w:val="00036A60"/>
+    <w:rsid w:val="0004084E"/>
     <w:rsid w:val="00055353"/>
     <w:rsid w:val="00056B95"/>
     <w:rsid w:val="00076623"/>
     <w:rsid w:val="00092EEA"/>
     <w:rsid w:val="000B4B1B"/>
+    <w:rsid w:val="00113F7D"/>
     <w:rsid w:val="00131477"/>
     <w:rsid w:val="00163D30"/>
+    <w:rsid w:val="0019557A"/>
+    <w:rsid w:val="001A7028"/>
     <w:rsid w:val="001D1BF9"/>
     <w:rsid w:val="00206FB0"/>
+    <w:rsid w:val="00210130"/>
+    <w:rsid w:val="0023765E"/>
     <w:rsid w:val="00264776"/>
     <w:rsid w:val="00390948"/>
+    <w:rsid w:val="003B3CA0"/>
     <w:rsid w:val="003F6B9F"/>
     <w:rsid w:val="004A129E"/>
     <w:rsid w:val="004A792E"/>
     <w:rsid w:val="004F0A7C"/>
+    <w:rsid w:val="0051040D"/>
+    <w:rsid w:val="0051508A"/>
+    <w:rsid w:val="005168B9"/>
     <w:rsid w:val="00543E0E"/>
     <w:rsid w:val="00594ECD"/>
     <w:rsid w:val="005970A4"/>
     <w:rsid w:val="00620EC7"/>
     <w:rsid w:val="00674B0F"/>
+    <w:rsid w:val="006970C2"/>
+    <w:rsid w:val="006B594D"/>
+    <w:rsid w:val="006E7A2D"/>
     <w:rsid w:val="006F2D5F"/>
     <w:rsid w:val="007213A7"/>
     <w:rsid w:val="00730E98"/>
     <w:rsid w:val="00737E5B"/>
+    <w:rsid w:val="00742450"/>
     <w:rsid w:val="00746B69"/>
+    <w:rsid w:val="0078427D"/>
     <w:rsid w:val="007A03EC"/>
+    <w:rsid w:val="007E4EA6"/>
+    <w:rsid w:val="00804CD7"/>
+    <w:rsid w:val="0081587C"/>
     <w:rsid w:val="00824553"/>
     <w:rsid w:val="00863338"/>
+    <w:rsid w:val="008C13C6"/>
     <w:rsid w:val="0091505D"/>
     <w:rsid w:val="0092056C"/>
+    <w:rsid w:val="00970ED9"/>
+    <w:rsid w:val="009734D8"/>
+    <w:rsid w:val="00985C04"/>
+    <w:rsid w:val="009A5EB7"/>
+    <w:rsid w:val="009E53FD"/>
+    <w:rsid w:val="00A61660"/>
+    <w:rsid w:val="00A93A6F"/>
     <w:rsid w:val="00AA6114"/>
     <w:rsid w:val="00B077EF"/>
     <w:rsid w:val="00B8565C"/>
     <w:rsid w:val="00B961C4"/>
     <w:rsid w:val="00BD7E9D"/>
     <w:rsid w:val="00BF2889"/>
     <w:rsid w:val="00C23A53"/>
+    <w:rsid w:val="00C3102D"/>
     <w:rsid w:val="00C415DE"/>
+    <w:rsid w:val="00C75815"/>
+    <w:rsid w:val="00CA4140"/>
+    <w:rsid w:val="00CB7058"/>
+    <w:rsid w:val="00CC6E6D"/>
+    <w:rsid w:val="00CD5D6C"/>
+    <w:rsid w:val="00CE7DD7"/>
     <w:rsid w:val="00CF6EAB"/>
+    <w:rsid w:val="00D22BDF"/>
     <w:rsid w:val="00D715DD"/>
     <w:rsid w:val="00D85FEB"/>
     <w:rsid w:val="00DA1D44"/>
     <w:rsid w:val="00DC0D77"/>
     <w:rsid w:val="00E03180"/>
+    <w:rsid w:val="00E54D88"/>
     <w:rsid w:val="00E6322C"/>
+    <w:rsid w:val="00E871B8"/>
+    <w:rsid w:val="00F019B9"/>
+    <w:rsid w:val="00F04678"/>
     <w:rsid w:val="00F43C72"/>
+    <w:rsid w:val="00F6555C"/>
+    <w:rsid w:val="00FB7466"/>
+    <w:rsid w:val="00FE17D8"/>
+    <w:rsid w:val="00FF0380"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5DDF6631"/>
@@ -5243,51 +4922,51 @@
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00543E0E"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5561,70 +5240,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BA8487B-4208-4AC7-A816-8B71598D29FE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1251</Characters>
+  <Pages>2</Pages>
+  <Words>230</Words>
+  <Characters>1317</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1468</CharactersWithSpaces>
+  <CharactersWithSpaces>1544</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ostroski, Audrey J (Courts)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>