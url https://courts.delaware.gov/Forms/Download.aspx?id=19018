--- v1 (2026-03-09)
+++ v2 (2026-04-23)
@@ -1,3022 +1,3319 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6D61AB5D" w14:textId="77777777" w:rsidR="00994CAE" w:rsidRDefault="00DC2E8F" w:rsidP="006B033F">
+    <w:p w14:paraId="6D61AB5D" w14:textId="464833F1" w:rsidR="00994CAE" w:rsidRPr="00D729D6" w:rsidRDefault="0074184A" w:rsidP="0024286B">
       <w:pPr>
         <w:pStyle w:val="Title"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
+        <w:rPr>
+          <w:szCs w:val="40"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-        </w:rPr>
-[...34 lines deleted...]
-      </w:smartTag>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09898161" wp14:editId="5AFD83EF">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2491105</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-213360</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1152525" cy="1152525"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="8" name="Picture 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="8" name="Picture 1">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1152525" cy="1152525"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00994CAE" w:rsidRPr="00D729D6">
+        <w:rPr>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>The Family Court of the State of Delaware</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="56F7F13D" w14:textId="77777777" w:rsidR="00994CAE" w:rsidRDefault="00994CAE" w:rsidP="006B033F">
-      <w:pPr>
+    <w:p w14:paraId="56F7F13D" w14:textId="5EE6D66F" w:rsidR="00994CAE" w:rsidRPr="009F2400" w:rsidRDefault="00994CAE" w:rsidP="0024286B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">In and For </w:t>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="cnty"/>
       <w:bookmarkStart w:id="1" w:name="Check1"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> New Castle</w:t>
       </w:r>
-      <w:r w:rsidR="00446307">
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00446307" w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Check2"/>
-      <w:r>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kent</w:t>
       </w:r>
-      <w:r w:rsidR="00446307">
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00446307" w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Check3"/>
-      <w:r>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sussex County</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00EEA514" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="00BA1841">
+    <w:p w14:paraId="00EEA514" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="00BA1841">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-7" w:type="dxa"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7"/>
         <w:gridCol w:w="4871"/>
         <w:gridCol w:w="12"/>
         <w:gridCol w:w="1615"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="3150"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC5BCC" w14:paraId="442B04A0" w14:textId="77777777" w:rsidTr="005E4C61">
+      <w:tr w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w14:paraId="442B04A0" w14:textId="77777777" w:rsidTr="005E4C61">
         <w:trPr>
           <w:trHeight w:val="195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4878" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5E3FA3AA" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="5E3FA3AA" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="Text1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5857" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="4A76A1D3" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="4A76A1D3" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC5BCC" w14:paraId="13DFC006" w14:textId="77777777" w:rsidTr="005E4C61">
+      <w:tr w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w14:paraId="13DFC006" w14:textId="77777777" w:rsidTr="005E4C61">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="115" w:type="dxa"/>
             <w:right w:w="115" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4878" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="415D5A52" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="415D5A52" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5857" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="355EE0B8" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="355EE0B8" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC5BCC" w14:paraId="4C5100C0" w14:textId="77777777" w:rsidTr="005E4C61">
+      <w:tr w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w14:paraId="4C5100C0" w14:textId="77777777" w:rsidTr="005E4C61">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4878" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="09D65D1B" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="09D65D1B" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
             <w:pPr>
               <w:ind w:left="115"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Petitioner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5857" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="7FBE8DC0" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="7FBE8DC0" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC5BCC" w14:paraId="0DA24A06" w14:textId="77777777" w:rsidTr="005E4C61">
+      <w:tr w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w14:paraId="0DA24A06" w14:textId="77777777" w:rsidTr="005E4C61">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="7" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A96A548" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="5A96A548" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="604FABB2" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="604FABB2" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B7AC51F" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="6B7AC51F" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>File No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="5" w:name="Text2"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FE920F5" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="5FE920F5" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC5BCC" w14:paraId="06B233F4" w14:textId="77777777" w:rsidTr="005E4C61">
+      <w:tr w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w14:paraId="06B233F4" w14:textId="77777777" w:rsidTr="005E4C61">
         <w:trPr>
           <w:trHeight w:val="195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="25FE74B0" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="25FE74B0" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
             <w:pPr>
               <w:ind w:left="115"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5845" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2DCF59BB" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="2DCF59BB" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="679F0E9A" w14:textId="77777777" w:rsidR="002F132A" w:rsidRPr="002F132A" w:rsidRDefault="002F132A" w:rsidP="002F132A">
+      <w:pPr>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="19"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4878"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="2707"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC5BCC" w14:paraId="53D42C1E" w14:textId="77777777" w:rsidTr="005E4C61">
+      <w:tr w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w14:paraId="53D42C1E" w14:textId="77777777" w:rsidTr="005E4C61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D7FC305" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="7D7FC305" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29699D8A" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="29699D8A" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53CD8163" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="53CD8163" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Petition No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="6" w:name="Text3"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DE98D08" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="0DE98D08" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC5BCC" w14:paraId="5849AAFC" w14:textId="77777777" w:rsidTr="005E4C61">
+      <w:tr w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w14:paraId="5849AAFC" w14:textId="77777777" w:rsidTr="005E4C61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DAD6E4B" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="0DAD6E4B" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5857" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="516CDC3B" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="516CDC3B" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC5BCC" w14:paraId="56BB5313" w14:textId="77777777" w:rsidTr="005E4C61">
+      <w:tr w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w14:paraId="56BB5313" w14:textId="77777777" w:rsidTr="005E4C61">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4878" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D316070" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="1D316070" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
             <w:pPr>
               <w:ind w:left="115"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Respondent</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5857" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0A4D68D4" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="0A4D68D4" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B6ED35F" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="00AC5BCC">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6B6ED35F" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="00AC5BCC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15AFCAB1" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="00AC5BCC">
-      <w:pPr>
+    <w:p w14:paraId="13FFA06D" w14:textId="0BEAFC8B" w:rsidR="00AC5BCC" w:rsidRPr="00603A00" w:rsidRDefault="00AC5BCC" w:rsidP="00603A00">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC5BCC">
-        <w:rPr>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>AFFIDAVIT IN SUPPORT OF</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="00603A00">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>REQUEST TO PROCEED WITHOUT A HEARING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50BA2AF2" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="00AC5BCC">
+    <w:p w14:paraId="50BA2AF2" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="00AC5BCC">
       <w:pPr>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="110E6C58" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="00AC5BCC">
+    <w:p w14:paraId="110E6C58" w14:textId="4CC82829" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="00AC5BCC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AC5BCC">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>STATE OF DELAWARE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC5BCC">
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AC5BCC">
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B35154">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AC5BCC">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57C0D" w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="715F2B0E" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="00AC5BCC">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="715F2B0E" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="00AC5BCC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>SS.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="11016" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1908"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="288"/>
+        <w:gridCol w:w="2725"/>
+        <w:gridCol w:w="1729"/>
+        <w:gridCol w:w="6562"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC5BCC" w14:paraId="3D8F88B9" w14:textId="77777777" w:rsidTr="005E4C61">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w14:paraId="3D8F88B9" w14:textId="77777777" w:rsidTr="008A5B2D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcW w:w="2725" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:bookmarkStart w:id="7" w:name="Text7"/>
-          <w:p w14:paraId="6B03B60A" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="6B03B60A" w14:textId="0C1F326B" w:rsidR="00AC5BCC" w:rsidRPr="008A5B2D" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="008A5B2D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="008A5B2D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="008A5B2D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008A5B2D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008A5B2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008A5B2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008A5B2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008A5B2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008A5B2D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="008A5B2D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
+            <w:r w:rsidR="008A5B2D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                         _   </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="1729" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="086B8483" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="086B8483" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>COUNTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="6562" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FC75834" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="00AC5BCC">
+          <w:p w14:paraId="1FC75834" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="00AC5BCC">
             <w:pPr>
               <w:ind w:left="-18"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC5BCC" w14:paraId="3DC1E0D8" w14:textId="77777777" w:rsidTr="005E4C61">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w14:paraId="3DC1E0D8" w14:textId="77777777" w:rsidTr="008A5B2D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcW w:w="2725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="467D0623" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="467D0623" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="1729" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="456139E4" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="456139E4" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="6562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DF6BD1D" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="3DF6BD1D" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC5BCC" w14:paraId="0AB97217" w14:textId="77777777" w:rsidTr="005E4C61">
-[...337 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="473B0429" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="00AC5BCC">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1A6B5DF7" w14:textId="77777777" w:rsidR="009561EB" w:rsidRDefault="009561EB" w:rsidP="007872B2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4525"/>
+          <w:tab w:val="left" w:pos="6595"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="473B0429" w14:textId="1BA81647" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="000A0EB7" w:rsidP="007872B2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4525"/>
+          <w:tab w:val="left" w:pos="6595"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>BE IT REMEMBERED, that on this date</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="Text5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> who, being duly sworn by me according to the law, did depose and say:</w:t>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, personally appeared before me, a</w:t>
+      </w:r>
+      <w:r w:rsidR="007872B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Notary Public for the State and County declared above,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_                </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, (“Affiant”),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5BCC" w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>who, being duly sworn by me according to the law, did depose and say:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E1B86D1" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="00AC5BCC">
+    <w:p w14:paraId="3E1B86D1" w14:textId="688E5F98" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="00BD4F9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">That Affiant is the Petitioner in this Petition for Divorce/Annulment; </w:t>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>That Affiant is the Petitioner in this Petition for Divorce/</w:t>
+      </w:r>
+      <w:r w:rsidR="000A0EB7" w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Annulment.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410FC54F" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="00AC5BCC">
+    <w:p w14:paraId="410FC54F" w14:textId="0DA8A02C" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="00BD4F9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:t>That Affiant requests that the Family Court enter a Decree for Divorce/Annulment thereby divorcing the Petitioner and Respondent from the bonds of matrimony/civil union or annulling the marriage/civil union;</w:t>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">That Affiant requests that the Family Court enter a Decree for Divorce/Annulment thereby divorcing the Petitioner and Respondent from the bonds of matrimony/civil union or annulling the marriage/civil </w:t>
+      </w:r>
+      <w:r w:rsidR="000A0EB7" w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>union.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1511492F" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="00AC5BCC">
+    <w:p w14:paraId="1511492F" w14:textId="586FE6FD" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="00BD4F9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">That </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the allegations made in the Petition for Divorce/Annulment continue to be </w:t>
+      </w:r>
+      <w:r w:rsidR="000A0EB7" w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>true.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FDF8001" w14:textId="5B2CD339" w:rsidR="000A0EB7" w:rsidRPr="009F2400" w:rsidRDefault="000A0EB7" w:rsidP="00BD4F9C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="738"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="OLE_LINK1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:t>That all of the allegations made in the Petition for Divorce/Annulment continue to be true;</w:t>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>That Respondent was given notice of the Petition for Divorce/Annulment; and</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...59 lines deleted...]
-    </w:tbl>
     <w:bookmarkEnd w:id="9"/>
-    <w:p w14:paraId="4F1F2600" w14:textId="12351491" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="00AC5BCC">
+    <w:p w14:paraId="4F1F2600" w14:textId="12351491" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="00BD4F9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">That in accordance with the provisions of the “Servicemembers Civil Relief Act” the following are true. </w:t>
       </w:r>
-      <w:r w:rsidR="00FA74B6">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00FA74B6" w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA74B6">
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Check </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA74B6">
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ALL</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA74B6">
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> that apply</w:t>
       </w:r>
-      <w:r w:rsidR="00FA74B6" w:rsidRPr="00FA74B6">
+      <w:r w:rsidR="00FA74B6" w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00FA74B6">
+      <w:r w:rsidR="00FA74B6" w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DC2E8F" w:rsidRPr="00DC2E8F">
+      <w:r w:rsidR="00DC2E8F" w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ONLY IF</w:t>
       </w:r>
-      <w:r w:rsidR="00FA74B6" w:rsidRPr="00FA74B6">
+      <w:r w:rsidR="00FA74B6" w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Respondent is in Military</w:t>
       </w:r>
-      <w:r w:rsidR="00FA74B6">
+      <w:r w:rsidR="00FA74B6" w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7901A237" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="00AC5BCC">
-      <w:pPr>
+    <w:p w14:paraId="7901A237" w14:textId="33EA61E9" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="00BD4F9C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="Check4"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Respondent is in the United States </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00BD4F9C" w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Military.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB91E7A" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="00AC5BCC">
-      <w:pPr>
+    <w:p w14:paraId="4EB91E7A" w14:textId="3ECD1CDD" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="00BD4F9C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="Check5"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Respondent has </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009F2400">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>NOT</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> filed an Answer to the Petition for Divorce/Annulment;</w:t>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> filed an Answer to the Petition for Divorce/</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4F9C" w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Annulment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED309F6" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="00AC5BCC">
+    <w:p w14:paraId="2ED309F6" w14:textId="0B82ED53" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="00BD4F9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="Check6"/>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Respondent has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>NOT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> filed a waiver of his/her rights under the Servicemembers Civil</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4F9C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Relief Act in conjunction with this case; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C4C2C1" w14:textId="74383C85" w:rsidR="00446D94" w:rsidRDefault="000A0EB7" w:rsidP="00BC6427">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="738"/>
+          <w:tab w:val="left" w:pos="7578"/>
+          <w:tab w:val="left" w:pos="10098"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="468" w:right="-108"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9B7829" w14:textId="57DDE5C6" w:rsidR="00AC5BCC" w:rsidRPr="00C9505A" w:rsidRDefault="000A0EB7" w:rsidP="00446D94">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="738"/>
+          <w:tab w:val="left" w:pos="7578"/>
+          <w:tab w:val="left" w:pos="10098"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-108"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>That Affiant and Respondent have continued to be separated since</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0EB7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> filed a waiver of his/her rights under the Servicemembers Civil       Relief Act in conjunction with this case; and</w:t>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9505A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0073649E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidR="0073649E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5BCC" w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not occupied the same bedroom or had sexual relations with each other in the past 30 days and will not occupy the same bedroom or have sexual relations with each other before the divorce decree is issued. Affiant understands that occupying the same bedroom or having sexual relations with the Respondent before the divorce decree is entered could render the divorce voidable.  </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...197 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="065D8D4C" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="00AC5BCC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="065D8D4C" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="00AC5BCC">
-[...9 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="4E024C43" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="00AC5BCC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="5040" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4338"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC5BCC" w14:paraId="012893BA" w14:textId="77777777" w:rsidTr="005E4C61">
+      <w:tr w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w14:paraId="012893BA" w14:textId="77777777" w:rsidTr="005E4C61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4338" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49349442" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00446307" w:rsidP="005E4C61">
+          <w:p w14:paraId="49349442" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00446307" w:rsidP="005E4C61">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5130"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="009F2400">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="13" w:name="Text8"/>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="009F2400">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="009F2400">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009F2400">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F2400">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="009F2400">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0CB801B1" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="00AC5BCC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">               Petitioner (“Affiant”)</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2820237D" w14:textId="77777777" w:rsidR="00BD4F9C" w:rsidRDefault="00BD4F9C" w:rsidP="00AC5BCC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ACC06EE" w14:textId="77777777" w:rsidR="00BD4F9C" w:rsidRDefault="00BD4F9C" w:rsidP="00AC5BCC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B133378" w14:textId="77777777" w:rsidR="00BD4F9C" w:rsidRPr="009F2400" w:rsidRDefault="00BD4F9C" w:rsidP="00AC5BCC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5778"/>
-        <w:gridCol w:w="3150"/>
+        <w:gridCol w:w="6498"/>
+        <w:gridCol w:w="2430"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC5BCC" w14:paraId="4B23AEAA" w14:textId="77777777" w:rsidTr="005E4C61">
+      <w:tr w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w14:paraId="4B23AEAA" w14:textId="77777777" w:rsidTr="00FB229E">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5778" w:type="dxa"/>
+            <w:tcW w:w="6498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0A25A2D8" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="0A25A2D8" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="00FB229E">
             <w:pPr>
-              <w:spacing w:before="120"/>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:before="120" w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="009F2400">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>SWORN TO AND SUBSCRIBED before me on this date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="60E4F8A5" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="60E4F8A5" w14:textId="0AAC46B3" w:rsidR="00AC5BCC" w:rsidRPr="00A46DCC" w:rsidRDefault="00545D23" w:rsidP="00FB229E">
             <w:pPr>
-              <w:spacing w:before="120"/>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:before="120" w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A46DCC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text9"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A46DCC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:bookmarkStart w:id="14" w:name="Text9"/>
+            <w:r w:rsidRPr="00A46DCC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A46DCC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A46DCC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A46DCC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A46DCC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A46DCC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A46DCC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A46DCC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A46DCC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="32F09450" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="00AC5BCC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66E2C004" w14:textId="77777777" w:rsidR="00BD4F9C" w:rsidRDefault="00BD4F9C" w:rsidP="00AC5BCC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="617EABC2" w14:textId="77777777" w:rsidR="00BD4F9C" w:rsidRDefault="00BD4F9C" w:rsidP="00AC5BCC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57E0F62A" w14:textId="77777777" w:rsidR="00BD4F9C" w:rsidRDefault="00BD4F9C" w:rsidP="00AC5BCC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BD2B8F0" w14:textId="77777777" w:rsidR="00BD4F9C" w:rsidRDefault="00BD4F9C" w:rsidP="00AC5BCC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DAFBC91" w14:textId="77777777" w:rsidR="00BD4F9C" w:rsidRDefault="00BD4F9C" w:rsidP="00AC5BCC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="070AB52D" w14:textId="77777777" w:rsidR="00BD4F9C" w:rsidRDefault="00BD4F9C" w:rsidP="00AC5BCC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D4B02FD" w14:textId="77777777" w:rsidR="00BD4F9C" w:rsidRPr="009F2400" w:rsidRDefault="00BD4F9C" w:rsidP="00AC5BCC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="5058" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC5BCC" w14:paraId="29C2B15F" w14:textId="77777777" w:rsidTr="005E4C61">
+      <w:tr w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w14:paraId="29C2B15F" w14:textId="77777777" w:rsidTr="005E4C61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="527691C2" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="005E4C61">
+          <w:p w14:paraId="527691C2" w14:textId="09887F81" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="001F7402" w:rsidP="005E4C61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A46DCC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text9"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A46DCC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A46DCC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A46DCC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A46DCC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A46DCC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A46DCC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A46DCC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A46DCC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A46DCC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D1B4096" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="00AC5BCC" w:rsidRDefault="00AC5BCC" w:rsidP="00AC5BCC">
-[...9 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="2D1B4096" w14:textId="77777777" w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidRDefault="00AC5BCC" w:rsidP="00AC5BCC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="009F2400">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">      Clerk of Court or Notary Public</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00AC5BCC" w:rsidRPr="00AC5BCC" w:rsidSect="00CD77CF">
+    <w:sectPr w:rsidR="00AC5BCC" w:rsidRPr="009F2400" w:rsidSect="00C5444F">
       <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="317" w:right="864" w:bottom="720" w:left="864" w:header="144" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="144" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0B746D37" w14:textId="77777777" w:rsidR="00446307" w:rsidRDefault="00446307">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="520F4B6F" w14:textId="77777777" w:rsidR="00446307" w:rsidRDefault="00446307">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3059,154 +3356,254 @@
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="390E01EA" w14:textId="1A3468A4" w:rsidR="002F132A" w:rsidRDefault="002F132A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="16B5809A" w14:textId="77777777" w:rsidR="002F132A" w:rsidRDefault="002F132A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3E311E46" w14:textId="77777777" w:rsidR="00446307" w:rsidRDefault="00446307">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="647FC2BC" w14:textId="77777777" w:rsidR="00446307" w:rsidRDefault="00446307">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06635FF6" w14:textId="77777777" w:rsidR="00A96085" w:rsidRDefault="00A96085">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2D6525AD" w14:textId="77777777" w:rsidR="00A96085" w:rsidRDefault="00A96085">
+  <w:p w14:paraId="2D6525AD" w14:textId="77777777" w:rsidR="00A96085" w:rsidRPr="00592F3D" w:rsidRDefault="00A96085">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1C63385D" w14:textId="77777777" w:rsidR="00A96085" w:rsidRDefault="00A96085">
+  <w:p w14:paraId="1C63385D" w14:textId="77777777" w:rsidR="00A96085" w:rsidRPr="00592F3D" w:rsidRDefault="00A96085">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:ind w:left="-720" w:firstLine="720"/>
       <w:rPr>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00592F3D">
       <w:rPr>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Form </w:t>
     </w:r>
-    <w:r w:rsidR="00AC5BCC">
+    <w:r w:rsidR="00AC5BCC" w:rsidRPr="00592F3D">
       <w:rPr>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
       </w:rPr>
       <w:t>447</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="25760B73" w14:textId="3E67345D" w:rsidR="00A96085" w:rsidRDefault="00A96085" w:rsidP="00CD77CF">
+  <w:p w14:paraId="25760B73" w14:textId="39D1E0A2" w:rsidR="00A96085" w:rsidRPr="00592F3D" w:rsidRDefault="00A96085" w:rsidP="00CD77CF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00592F3D">
       <w:rPr>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve">(Rev </w:t>
+      <w:t xml:space="preserve">Rev </w:t>
     </w:r>
-    <w:r w:rsidR="00FA74B6">
+    <w:r w:rsidR="00592F3D">
       <w:rPr>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
       </w:rPr>
-      <w:t>12</w:t>
+      <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="00092D8D">
+    <w:r w:rsidR="00092D8D" w:rsidRPr="00592F3D">
       <w:rPr>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00FA74B6">
+    <w:r w:rsidR="00FA74B6" w:rsidRPr="00592F3D">
       <w:rPr>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
       </w:rPr>
-      <w:t>25</w:t>
+      <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00592F3D">
       <w:rPr>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
       </w:rPr>
-      <w:t>)</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2B7449B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -3557,339 +3954,371 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1423532617">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1351368217">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="47147333">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="13729020">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1389458832">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1163275483">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="CMj5ZeCm5WfayclHnOb3+erVZv4ChHt0JE4/FjgNtkKwrXy0nsNDjL7DcFRX5gfISEOtUGaaW31lkw/MjntlQQ==" w:salt="A4USRNyeRm+ePZQB5usCDA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:defaultTableStyle w:val="TableTheme"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotSuppressParagraphBorders/>
-[...3 lines deleted...]
-    <w:forgetLastTabAlignment/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
-    <w:layoutRawTableWidth/>
-[...24 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B033F"/>
     <w:rsid w:val="00001516"/>
     <w:rsid w:val="00017A4E"/>
     <w:rsid w:val="00025D47"/>
     <w:rsid w:val="000313EA"/>
     <w:rsid w:val="00032A16"/>
     <w:rsid w:val="00035618"/>
     <w:rsid w:val="000456D7"/>
     <w:rsid w:val="00045B2D"/>
+    <w:rsid w:val="000776F9"/>
     <w:rsid w:val="00084370"/>
     <w:rsid w:val="00092D8D"/>
     <w:rsid w:val="00095B0E"/>
+    <w:rsid w:val="000A0EB7"/>
+    <w:rsid w:val="000A309B"/>
     <w:rsid w:val="000D02C8"/>
     <w:rsid w:val="000D32B6"/>
     <w:rsid w:val="000D4919"/>
     <w:rsid w:val="000F62DB"/>
     <w:rsid w:val="00103773"/>
     <w:rsid w:val="00132E5D"/>
     <w:rsid w:val="001420AC"/>
     <w:rsid w:val="00152CDE"/>
     <w:rsid w:val="00155DEA"/>
     <w:rsid w:val="00161530"/>
     <w:rsid w:val="001716C9"/>
+    <w:rsid w:val="00184C39"/>
     <w:rsid w:val="00185E1E"/>
     <w:rsid w:val="001864B5"/>
     <w:rsid w:val="001A469D"/>
+    <w:rsid w:val="001A5F2F"/>
     <w:rsid w:val="001B4F85"/>
+    <w:rsid w:val="001D0C84"/>
     <w:rsid w:val="001E5734"/>
     <w:rsid w:val="001F34B5"/>
+    <w:rsid w:val="001F7402"/>
+    <w:rsid w:val="0021057A"/>
     <w:rsid w:val="0021164D"/>
     <w:rsid w:val="002402DA"/>
+    <w:rsid w:val="0024286B"/>
     <w:rsid w:val="002837A0"/>
     <w:rsid w:val="00285E9D"/>
+    <w:rsid w:val="00297591"/>
     <w:rsid w:val="002A33E6"/>
     <w:rsid w:val="002A66DA"/>
     <w:rsid w:val="002C5FA4"/>
     <w:rsid w:val="002D51B5"/>
+    <w:rsid w:val="002F132A"/>
+    <w:rsid w:val="00306FE6"/>
     <w:rsid w:val="0030779E"/>
     <w:rsid w:val="00311CA9"/>
     <w:rsid w:val="003124CC"/>
+    <w:rsid w:val="00333A9F"/>
     <w:rsid w:val="003408F7"/>
+    <w:rsid w:val="00347C8C"/>
     <w:rsid w:val="00381628"/>
+    <w:rsid w:val="003831C9"/>
+    <w:rsid w:val="00384980"/>
     <w:rsid w:val="003921E1"/>
     <w:rsid w:val="003A2B49"/>
     <w:rsid w:val="003A5C25"/>
     <w:rsid w:val="003F56F3"/>
     <w:rsid w:val="0042122D"/>
     <w:rsid w:val="00446307"/>
+    <w:rsid w:val="00446D94"/>
     <w:rsid w:val="00456F64"/>
     <w:rsid w:val="00461541"/>
     <w:rsid w:val="00476CFD"/>
+    <w:rsid w:val="00480ED9"/>
     <w:rsid w:val="004E6C17"/>
     <w:rsid w:val="0050090A"/>
     <w:rsid w:val="00503751"/>
     <w:rsid w:val="005042EA"/>
     <w:rsid w:val="005161FE"/>
     <w:rsid w:val="00520A17"/>
     <w:rsid w:val="00523333"/>
     <w:rsid w:val="00524C96"/>
     <w:rsid w:val="00527D38"/>
     <w:rsid w:val="00532584"/>
     <w:rsid w:val="00534CF3"/>
     <w:rsid w:val="005456F5"/>
+    <w:rsid w:val="00545D23"/>
     <w:rsid w:val="005466BB"/>
     <w:rsid w:val="005676F1"/>
     <w:rsid w:val="00573C14"/>
+    <w:rsid w:val="00592F3D"/>
+    <w:rsid w:val="00596BA5"/>
     <w:rsid w:val="005C0549"/>
     <w:rsid w:val="005C4DB2"/>
     <w:rsid w:val="005C5607"/>
     <w:rsid w:val="005D33AF"/>
     <w:rsid w:val="005D392A"/>
     <w:rsid w:val="005D3E0F"/>
     <w:rsid w:val="005D7429"/>
     <w:rsid w:val="005E4C61"/>
     <w:rsid w:val="005F509F"/>
+    <w:rsid w:val="00603A00"/>
     <w:rsid w:val="006676BD"/>
     <w:rsid w:val="00683FF2"/>
     <w:rsid w:val="006B033F"/>
     <w:rsid w:val="006F5119"/>
+    <w:rsid w:val="00706DAF"/>
+    <w:rsid w:val="0073649E"/>
+    <w:rsid w:val="0074184A"/>
     <w:rsid w:val="00753ABB"/>
     <w:rsid w:val="007643AF"/>
+    <w:rsid w:val="007872B2"/>
     <w:rsid w:val="0079069E"/>
+    <w:rsid w:val="007C2965"/>
     <w:rsid w:val="007C47B6"/>
     <w:rsid w:val="007D3F3D"/>
+    <w:rsid w:val="007E051E"/>
     <w:rsid w:val="00815D77"/>
     <w:rsid w:val="00817473"/>
     <w:rsid w:val="008277B0"/>
     <w:rsid w:val="00827AB4"/>
     <w:rsid w:val="00830BEB"/>
     <w:rsid w:val="00875B94"/>
     <w:rsid w:val="0089127B"/>
     <w:rsid w:val="008A57CD"/>
+    <w:rsid w:val="008A5B2D"/>
     <w:rsid w:val="008C0667"/>
     <w:rsid w:val="008C151E"/>
+    <w:rsid w:val="008D1958"/>
     <w:rsid w:val="008D61C4"/>
     <w:rsid w:val="008E2EFD"/>
     <w:rsid w:val="009216CC"/>
     <w:rsid w:val="00944DF5"/>
     <w:rsid w:val="00946B6A"/>
+    <w:rsid w:val="009561EB"/>
     <w:rsid w:val="00994CAE"/>
     <w:rsid w:val="00995D40"/>
     <w:rsid w:val="009A5074"/>
     <w:rsid w:val="009B128F"/>
     <w:rsid w:val="009B5BEC"/>
+    <w:rsid w:val="009D305D"/>
     <w:rsid w:val="009E633B"/>
+    <w:rsid w:val="009F2400"/>
     <w:rsid w:val="009F34C3"/>
     <w:rsid w:val="009F6D3B"/>
+    <w:rsid w:val="00A022CA"/>
     <w:rsid w:val="00A27565"/>
     <w:rsid w:val="00A4006C"/>
     <w:rsid w:val="00A409E3"/>
+    <w:rsid w:val="00A46DCC"/>
     <w:rsid w:val="00A52BCA"/>
+    <w:rsid w:val="00A57C0D"/>
     <w:rsid w:val="00A60EDE"/>
     <w:rsid w:val="00A638CC"/>
     <w:rsid w:val="00A67CB6"/>
+    <w:rsid w:val="00A732F7"/>
     <w:rsid w:val="00A96085"/>
     <w:rsid w:val="00AC0DCE"/>
+    <w:rsid w:val="00AC3B63"/>
     <w:rsid w:val="00AC5BCC"/>
+    <w:rsid w:val="00AD6213"/>
     <w:rsid w:val="00AE6B8D"/>
     <w:rsid w:val="00B15E87"/>
     <w:rsid w:val="00B2246F"/>
     <w:rsid w:val="00B24DFA"/>
+    <w:rsid w:val="00B35154"/>
+    <w:rsid w:val="00B47455"/>
     <w:rsid w:val="00B5008F"/>
     <w:rsid w:val="00B53855"/>
+    <w:rsid w:val="00B70459"/>
     <w:rsid w:val="00B95C26"/>
     <w:rsid w:val="00BA124E"/>
     <w:rsid w:val="00BA1841"/>
     <w:rsid w:val="00BB0BFE"/>
+    <w:rsid w:val="00BB6297"/>
+    <w:rsid w:val="00BC6427"/>
+    <w:rsid w:val="00BD4F9C"/>
+    <w:rsid w:val="00BF1200"/>
+    <w:rsid w:val="00C16319"/>
     <w:rsid w:val="00C16B76"/>
     <w:rsid w:val="00C174FE"/>
     <w:rsid w:val="00C5305E"/>
+    <w:rsid w:val="00C5444F"/>
     <w:rsid w:val="00C5512C"/>
+    <w:rsid w:val="00C57F2A"/>
     <w:rsid w:val="00C65F9D"/>
     <w:rsid w:val="00C933F9"/>
+    <w:rsid w:val="00C9505A"/>
     <w:rsid w:val="00CA32A8"/>
     <w:rsid w:val="00CC47C7"/>
     <w:rsid w:val="00CD77CF"/>
     <w:rsid w:val="00D23736"/>
+    <w:rsid w:val="00D23CD0"/>
     <w:rsid w:val="00D277C8"/>
     <w:rsid w:val="00D31A8C"/>
     <w:rsid w:val="00D562F5"/>
+    <w:rsid w:val="00D729D6"/>
+    <w:rsid w:val="00D81BA9"/>
     <w:rsid w:val="00DA6183"/>
     <w:rsid w:val="00DC2E8F"/>
     <w:rsid w:val="00DE12DC"/>
     <w:rsid w:val="00DE65E1"/>
     <w:rsid w:val="00DE6EF4"/>
+    <w:rsid w:val="00DF501B"/>
     <w:rsid w:val="00DF6E55"/>
     <w:rsid w:val="00E17C20"/>
     <w:rsid w:val="00E36A29"/>
+    <w:rsid w:val="00E4447B"/>
     <w:rsid w:val="00E448E1"/>
     <w:rsid w:val="00E5756D"/>
     <w:rsid w:val="00E91C8C"/>
     <w:rsid w:val="00EA2E7D"/>
+    <w:rsid w:val="00EA59D8"/>
     <w:rsid w:val="00EB5C26"/>
     <w:rsid w:val="00EC7D9A"/>
     <w:rsid w:val="00ED2D3D"/>
     <w:rsid w:val="00ED33C4"/>
     <w:rsid w:val="00ED3814"/>
     <w:rsid w:val="00F00E7E"/>
     <w:rsid w:val="00F537C5"/>
     <w:rsid w:val="00F7324B"/>
     <w:rsid w:val="00F82E0F"/>
     <w:rsid w:val="00F84D5A"/>
     <w:rsid w:val="00FA1F93"/>
     <w:rsid w:val="00FA36F5"/>
+    <w:rsid w:val="00FA5EEC"/>
     <w:rsid w:val="00FA74B6"/>
+    <w:rsid w:val="00FB229E"/>
     <w:rsid w:val="00FB51EF"/>
+    <w:rsid w:val="00FE2912"/>
     <w:rsid w:val="00FE502E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="17541D1A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{797C04E8-0937-4B1E-A7B2-5D72EDB1D90C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:locked="1"/>
     <w:lsdException w:name="toc 2" w:locked="1"/>
     <w:lsdException w:name="toc 3" w:locked="1"/>
     <w:lsdException w:name="toc 4" w:locked="1"/>
     <w:lsdException w:name="toc 5" w:locked="1"/>
     <w:lsdException w:name="toc 6" w:locked="1"/>
     <w:lsdException w:name="toc 7" w:locked="1"/>
     <w:lsdException w:name="toc 8" w:locked="1"/>
     <w:lsdException w:name="toc 9" w:locked="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:locked="1"/>
     <w:lsdException w:name="Subtitle" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4275,272 +4704,265 @@
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:locked/>
     <w:rsid w:val="00095B0E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00095B0E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:rsid w:val="001A469D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00DE65E1"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A469D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
-    <w:semiHidden/>
+    <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00DE65E1"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="001A469D"/>
     <w:pPr>
       <w:ind w:left="-450" w:right="-144"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="001A469D"/>
     <w:pPr>
       <w:ind w:left="90"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:locked/>
     <w:rsid w:val="00DE65E1"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="000D32B6"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableTheme">
     <w:name w:val="Table Theme"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00095B0E"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="3366CC"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="3366CC"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366CC"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="3366CC"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="3366CC"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="3366CC"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00095B0E"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00095B0E"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC7D9A"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Style1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00A96085"/>
     <w:pPr>
       <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
       <w:ind w:left="139"/>
       <w:suppressOverlap/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
     <w:name w:val="Style1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Style1"/>
     <w:rsid w:val="00A96085"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4764,70 +5186,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1953</Characters>
+  <Pages>2</Pages>
+  <Words>356</Words>
+  <Characters>2032</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The Family Court of the State of Delaware</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Delaware</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2291</CharactersWithSpaces>
+  <CharactersWithSpaces>2384</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Family Court of the State of Delaware</dc:title>
   <dc:subject/>
   <dc:creator>Clark, Tempess (Courts)</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>