--- v0 (2026-08-26)
+++ v1 (2026-10-29)
@@ -92,52 +92,52 @@
                       <a:ext cx="1152525" cy="1152525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00EA7E3F" w:rsidRPr="004B4590">
         <w:t xml:space="preserve">The Family Court of the State of </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidR="00EA7E3F" w:rsidRPr="004B4590">
             <w:t>Delaware</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
     </w:p>
     <w:p w14:paraId="328FF8CB" w14:textId="77777777" w:rsidR="00EA7E3F" w:rsidRPr="004B4590" w:rsidRDefault="00EA7E3F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="558" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9270"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7E3F" w:rsidRPr="002A5FDB" w14:paraId="6A973C89" w14:textId="77777777" w:rsidTr="00E171DC">
@@ -973,72 +973,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="006455CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>(302) 674-3600</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D38139C" w14:textId="77777777" w:rsidR="00EA7E3F" w:rsidRPr="006455CF" w:rsidRDefault="00EA7E3F" w:rsidP="006455CF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B54F8C1" w14:textId="77777777" w:rsidR="00EA7E3F" w:rsidRPr="006455CF" w:rsidRDefault="00EA7E3F" w:rsidP="006455CF">
+    <w:p w14:paraId="0B54F8C1" w14:textId="042C5934" w:rsidR="00EA7E3F" w:rsidRPr="006455CF" w:rsidRDefault="00EA7E3F" w:rsidP="006455CF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006455CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SUSSEX COUNTY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D7B69D" w14:textId="77777777" w:rsidR="00EA7E3F" w:rsidRPr="002C5801" w:rsidRDefault="00DE1CFD" w:rsidP="006455CF">
+    <w:p w14:paraId="55D7B69D" w14:textId="55A103B6" w:rsidR="00EA7E3F" w:rsidRPr="002C5801" w:rsidRDefault="00DE1CFD" w:rsidP="006455CF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="8280"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006455CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Delaware State News</w:t>
       </w:r>
       <w:r w:rsidR="00EA7E3F" w:rsidRPr="006455CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
@@ -1052,106 +1052,106 @@
         </w:rPr>
         <w:t>110 Galaxy Drive, Dover, DE 19901</w:t>
       </w:r>
       <w:r w:rsidR="00EA7E3F" w:rsidRPr="006455CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EA7E3F" w:rsidRPr="00E171DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(302) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E171DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>674-3600</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F858F35" w14:textId="77777777" w:rsidR="00163087" w:rsidRPr="002C5801" w:rsidRDefault="00163087" w:rsidP="006455CF">
+    <w:p w14:paraId="4F858F35" w14:textId="76A2DDAF" w:rsidR="00163087" w:rsidRPr="002C5801" w:rsidRDefault="00163087" w:rsidP="006455CF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="8280"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B4590">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="0" w:name="_Hlk225173525"/>
-    <w:p w14:paraId="51D3CCDA" w14:textId="6F70496E" w:rsidR="00EA7E3F" w:rsidRPr="004B4590" w:rsidRDefault="00781C9F" w:rsidP="006455CF">
+    <w:p w14:paraId="51D3CCDA" w14:textId="611F834D" w:rsidR="00EA7E3F" w:rsidRPr="004B4590" w:rsidRDefault="00F312F1" w:rsidP="006455CF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="8280"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk225173525"/>
       <w:r w:rsidRPr="004B4590">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AFB04EE" wp14:editId="5F3AD7A9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AFB04EE" wp14:editId="5AD284AC">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2634615</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>2878455</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>112395</wp:posOffset>
+                  <wp:posOffset>102870</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="885825" cy="228600"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="97030388" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="885825" cy="228600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
@@ -1188,87 +1188,88 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="4AFB04EE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:207.45pt;margin-top:8.85pt;width:69.75pt;height:18pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRraNL8gEAAMkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG3ULiVqulq6KkJa&#10;WKSFD3AcJ7FwPGbsNilfz9jpdqvlhsjB8njsN/PevGxux96wo0KvwZZ8MZtzpqyEWtu25D++79+t&#10;OfNB2FoYsKrkJ+X57fbtm83gCpVDB6ZWyAjE+mJwJe9CcEWWedmpXvgZOGUp2QD2IlCIbVajGAi9&#10;N1k+n99kA2DtEKTynk7vpyTfJvymUTI8No1XgZmSU28hrZjWKq7ZdiOKFoXrtDy3If6hi15oS0Uv&#10;UPciCHZA/RdUryWChybMJPQZNI2WKnEgNov5KzZPnXAqcSFxvLvI5P8frPx6fHLfkIXxI4w0wETC&#10;uweQPz2zsOuEbdUdIgydEjUVXkTJssH54vw0Su0LH0Gq4QvUNGRxCJCAxgb7qArxZIROAzhdRFdj&#10;YJIO1+vVOl9xJimV5+ubeRpKJornxw59+KSgZ3FTcqSZJnBxfPAhNiOK5yuxlgej6702JgXYVjuD&#10;7Cho/vv0pf5fXTM2XrYQn02I8SSxjMQmimGsRkpGthXUJ+KLMPmJ/E+bDvA3ZwN5qeT+10Gg4sx8&#10;tqTZh8VyGc2XguXqfU4BXmeq64ywkqBKHjibtrswGfbgULcdVZqmZOGOdG500uClq3Pf5Jckzdnb&#10;0ZDXcbr18gdu/wAAAP//AwBQSwMEFAAGAAgAAAAhAMhnPYjdAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAMhu9IvENkJC6IpYN0YaXpBEhDXDf2AG6btRWNUzXZ2r093glutv5Pvz/nm9n1&#10;4mzH0HkysFwkICxVvu6oMXD43j6+gAgRqcbekzVwsQE2xe1NjlntJ9rZ8z42gksoZGigjXHIpAxV&#10;ax2GhR8scXb0o8PI69jIesSJy10vn5JkJR12xBdaHOxHa6uf/ckZOH5ND+l6Kj/jQe/U6h07XfqL&#10;Mfd389sriGjn+AfDVZ/VoWCn0p+oDqI3oJZqzSgHWoNgIE2VAlHy8KxBFrn8/0HxCwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAFGto0vyAQAAyQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMhnPYjdAAAACQEAAA8AAAAAAAAAAAAAAAAATAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" stroked="f">
+              <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:226.65pt;margin-top:8.1pt;width:69.75pt;height:18pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRraNL8gEAAMkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG3ULiVqulq6KkJa&#10;WKSFD3AcJ7FwPGbsNilfz9jpdqvlhsjB8njsN/PevGxux96wo0KvwZZ8MZtzpqyEWtu25D++79+t&#10;OfNB2FoYsKrkJ+X57fbtm83gCpVDB6ZWyAjE+mJwJe9CcEWWedmpXvgZOGUp2QD2IlCIbVajGAi9&#10;N1k+n99kA2DtEKTynk7vpyTfJvymUTI8No1XgZmSU28hrZjWKq7ZdiOKFoXrtDy3If6hi15oS0Uv&#10;UPciCHZA/RdUryWChybMJPQZNI2WKnEgNov5KzZPnXAqcSFxvLvI5P8frPx6fHLfkIXxI4w0wETC&#10;uweQPz2zsOuEbdUdIgydEjUVXkTJssH54vw0Su0LH0Gq4QvUNGRxCJCAxgb7qArxZIROAzhdRFdj&#10;YJIO1+vVOl9xJimV5+ubeRpKJornxw59+KSgZ3FTcqSZJnBxfPAhNiOK5yuxlgej6702JgXYVjuD&#10;7Cho/vv0pf5fXTM2XrYQn02I8SSxjMQmimGsRkpGthXUJ+KLMPmJ/E+bDvA3ZwN5qeT+10Gg4sx8&#10;tqTZh8VyGc2XguXqfU4BXmeq64ywkqBKHjibtrswGfbgULcdVZqmZOGOdG500uClq3Pf5Jckzdnb&#10;0ZDXcbr18gdu/wAAAP//AwBQSwMEFAAGAAgAAAAhACVW+ofdAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SFwQdXCblIY4FSCBuLb0A5x4m0TE6yh2m/TvWU70tqN5mp0ptrPr&#10;xRnH0HnS8LRIQCDV3nbUaDh8fzw+gwjRkDW9J9RwwQDb8vamMLn1E+3wvI+N4BAKudHQxjjkUoa6&#10;RWfCwg9I7B396ExkOTbSjmbicNdLlSSZdKYj/tCaAd9brH/2J6fh+DU9pJup+oyH9W6VvZluXfmL&#10;1vd38+sLiIhz/Ifhrz5Xh5I7Vf5ENohewypdLhllI1MgGEg3irdUfCgFsizk9YLyFwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAFGto0vyAQAAyQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACVW+ofdAAAACQEAAA8AAAAAAAAAAAAAAAAATAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4AD7E0AF" w14:textId="77777777" w:rsidR="004B4590" w:rsidRPr="00166D73" w:rsidRDefault="004B4590">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00166D73">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>REPLY TO:</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="004B4590">
+      <w:r w:rsidR="00781C9F" w:rsidRPr="004B4590">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="17"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AF8F575" wp14:editId="1FAD0FA0">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AF8F575" wp14:editId="7ED70116">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-108585</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>57150</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6515100" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="819066823" name="Line 2" descr="single line"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6515100" cy="0"/>
                         </a:xfrm>
@@ -1285,530 +1286,688 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="7EF37E2B" id="Line 2" o:spid="_x0000_s1026" alt="single line" style="position:absolute;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-8.55pt,4.5pt" to="504.45pt,4.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCef7qutwEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCpCuMOD2k6y7d&#10;FqDtB9CSbAuVREFUYufvJ6lJWmy3YT4QlEg+Pz5Sm7vZGnZUgTS6li8XNWfKCZTaDS1/eX74cssZ&#10;RXASDDrV8pMifrf9/Gkz+UatcEQjVWAJxFEz+ZaPMfqmqkiMygIt0CuXgj0GCzEdw1DJAFNCt6Za&#10;1fVNNWGQPqBQROn2/i3ItwW/75WIv/qeVGSm5YlbLDYU22VbbTfQDAH8qMWZBvwDCwvapZ9eoe4h&#10;AjsE/ReU1SIgYR8XAm2Ffa+FKj2kbpb1H908jeBV6SWJQ/4qE/0/WPHzuHP7kKmL2T35RxSvxBzu&#10;RnCDKgSeTz4NbpmlqiZPzbUkH8jvA+umHyhTDhwiFhXmPtgMmfpjcxH7dBVbzZGJdHmzXq6XdZqJ&#10;uMQqaC6FPlD8rtCy7LTcaJd1gAaOjxQzEWguKfna4YM2pszSODa1fHW7/rpO0NbLlsvOlGJCo2VO&#10;zCUUhm5nAjtC3ozylQ5T5GNawIOTBXhUIL+d/QjavPmJiHFnYbIWefGo6VCe9uEiWBpdYXxes7wb&#10;H8+l+v0xbH8DAAD//wMAUEsDBBQABgAIAAAAIQDHb76V3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9LT8MwEITvSPwHa5G4oNYOB/JonAohcUGIR0GcnXgbR8TryHab8O9xudDjzoxmv6m3ix3Z&#10;EX0YHEnI1gIYUuf0QL2Ez4/HVQEsREVajY5Qwg8G2DaXF7WqtJvpHY+72LNUQqFSEkyMU8V56Axa&#10;FdZuQkre3nmrYjp9z7VXcyq3I78V4o5bNVD6YNSEDwa7793BSrCvb4W1L/5Ji3nJyxvznLdfnZTX&#10;V8v9BljEJf6H4YSf0KFJTK07kA5slLDK8ixFJZRp0skXoiiBtX8Cb2p+PqD5BQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJ5/uq63AQAAVAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAMdvvpXcAAAACAEAAA8AAAAAAAAAAAAAAAAAEQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokeweight="2.25pt">
+              <v:line w14:anchorId="5F57A322" id="Line 2" o:spid="_x0000_s1026" alt="single line" style="position:absolute;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-8.55pt,4.5pt" to="504.45pt,4.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCef7qutwEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCpCuMOD2k6y7d&#10;FqDtB9CSbAuVREFUYufvJ6lJWmy3YT4QlEg+Pz5Sm7vZGnZUgTS6li8XNWfKCZTaDS1/eX74cssZ&#10;RXASDDrV8pMifrf9/Gkz+UatcEQjVWAJxFEz+ZaPMfqmqkiMygIt0CuXgj0GCzEdw1DJAFNCt6Za&#10;1fVNNWGQPqBQROn2/i3ItwW/75WIv/qeVGSm5YlbLDYU22VbbTfQDAH8qMWZBvwDCwvapZ9eoe4h&#10;AjsE/ReU1SIgYR8XAm2Ffa+FKj2kbpb1H908jeBV6SWJQ/4qE/0/WPHzuHP7kKmL2T35RxSvxBzu&#10;RnCDKgSeTz4NbpmlqiZPzbUkH8jvA+umHyhTDhwiFhXmPtgMmfpjcxH7dBVbzZGJdHmzXq6XdZqJ&#10;uMQqaC6FPlD8rtCy7LTcaJd1gAaOjxQzEWguKfna4YM2pszSODa1fHW7/rpO0NbLlsvOlGJCo2VO&#10;zCUUhm5nAjtC3ozylQ5T5GNawIOTBXhUIL+d/QjavPmJiHFnYbIWefGo6VCe9uEiWBpdYXxes7wb&#10;H8+l+v0xbH8DAAD//wMAUEsDBBQABgAIAAAAIQDHb76V3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9LT8MwEITvSPwHa5G4oNYOB/JonAohcUGIR0GcnXgbR8TryHab8O9xudDjzoxmv6m3ix3Z&#10;EX0YHEnI1gIYUuf0QL2Ez4/HVQEsREVajY5Qwg8G2DaXF7WqtJvpHY+72LNUQqFSEkyMU8V56Axa&#10;FdZuQkre3nmrYjp9z7VXcyq3I78V4o5bNVD6YNSEDwa7793BSrCvb4W1L/5Ji3nJyxvznLdfnZTX&#10;V8v9BljEJf6H4YSf0KFJTK07kA5slLDK8ixFJZRp0skXoiiBtX8Cb2p+PqD5BQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJ5/uq63AQAAVAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAMdvvpXcAAAACAEAAA8AAAAAAAAAAAAAAAAAEQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokeweight="2.25pt">
                 <v:stroke linestyle="thinThin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4566B6EA" w14:textId="77777777" w:rsidR="004B4590" w:rsidRPr="004B4590" w:rsidRDefault="004B4590" w:rsidP="006455CF">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10602" w:type="dxa"/>
+        <w:tblInd w:w="-167" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3942"/>
+        <w:gridCol w:w="2951"/>
+        <w:gridCol w:w="3709"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00107C8F" w14:paraId="56BCA99C" w14:textId="4DCC262A" w:rsidTr="00107C8F">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1755"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3942" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0397D5BA" w14:textId="77777777" w:rsidR="00F312F1" w:rsidRDefault="00F312F1" w:rsidP="00107C8F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04A90069" w14:textId="4AD90B6B" w:rsidR="00107C8F" w:rsidRPr="00781C9F" w:rsidRDefault="00107C8F" w:rsidP="00107C8F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="Check1"/>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   500 N. KING STREET</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61FC4956" w14:textId="77777777" w:rsidR="00107C8F" w:rsidRDefault="00107C8F" w:rsidP="00107C8F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="18" w:right="-144"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       WILMINGTON, DE  19801</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1362F779" w14:textId="15B09DFB" w:rsidR="00107C8F" w:rsidRPr="00107C8F" w:rsidRDefault="00107C8F" w:rsidP="00107C8F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-144"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">302) 672-1000          </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="527FF444" w14:textId="3E4CB4EC" w:rsidR="00F312F1" w:rsidRDefault="00F312F1" w:rsidP="00107C8F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7257A89C" w14:textId="72EEE97A" w:rsidR="00107C8F" w:rsidRDefault="00107C8F" w:rsidP="00107C8F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="Check2"/>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>445 S.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GOVERNORS         </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27EC6401" w14:textId="04706415" w:rsidR="00107C8F" w:rsidRDefault="00107C8F" w:rsidP="00107C8F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="162"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    AVENUE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59F7C49B" w14:textId="74EF1070" w:rsidR="00107C8F" w:rsidRPr="00781C9F" w:rsidRDefault="00107C8F" w:rsidP="00107C8F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="162"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>DOVER, DE 1990</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EA3AE0F" w14:textId="40251E4B" w:rsidR="00107C8F" w:rsidRDefault="00107C8F" w:rsidP="00107C8F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="10800"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="162"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>(302) 855-7400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2860131E" w14:textId="77777777" w:rsidR="00F312F1" w:rsidRDefault="00F312F1" w:rsidP="00107C8F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="10800"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D7F0280" w14:textId="11CAB3CA" w:rsidR="00107C8F" w:rsidRDefault="00107C8F" w:rsidP="00107C8F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="10800"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="Check3"/>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 100 E. MARKET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> STREET</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C8FD358" w14:textId="423280ED" w:rsidR="00107C8F" w:rsidRPr="00781C9F" w:rsidRDefault="00107C8F" w:rsidP="00107C8F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="18" w:right="-144"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>GEORGETOWN, DE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 19947</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BE0F246" w14:textId="29EA3622" w:rsidR="00107C8F" w:rsidRDefault="00107C8F" w:rsidP="00107C8F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="10800"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="162"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    (302) 255-0300</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00781C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+    </w:tbl>
+    <w:p w14:paraId="664ABA44" w14:textId="77777777" w:rsidR="004B4590" w:rsidRPr="006455CF" w:rsidRDefault="004B4590" w:rsidP="00F312F1">
+      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...292 lines deleted...]
-        <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="255B3439" w14:textId="6F79C415" w:rsidR="00EA7E3F" w:rsidRDefault="00EA7E3F" w:rsidP="00D059FD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006455CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NOTE:</w:t>
       </w:r>
       <w:r w:rsidRPr="006455CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  If the last know location of the respondent is not in the State of Delaware, publication must take place in a newspaper of general circulation in the location where respondent was last known to be. It is the petitioner's responsibility to obtain information on out-of-state publication.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C336501" w14:textId="77777777" w:rsidR="00D059FD" w:rsidRPr="006455CF" w:rsidRDefault="00D059FD" w:rsidP="00D059FD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53CCE170" w14:textId="21D68A67" w:rsidR="00D059FD" w:rsidRDefault="00D059FD" w:rsidP="00D059FD">
+    <w:p w14:paraId="36EF36A4" w14:textId="41556350" w:rsidR="00EA7E3F" w:rsidRPr="006455CF" w:rsidRDefault="00D059FD" w:rsidP="00F312F1">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidR="00EA7E3F" w:rsidRPr="006455CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This notice must be published once in the newspaper.  When the publication has been completed by the newspaper, you will receive an Affidavit of Publication from </w:t>
       </w:r>
       <w:r w:rsidR="002C5801" w:rsidRPr="006455CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
+      <w:r w:rsidR="00F312F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5801" w:rsidRPr="006455CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>newspaper</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7E3F" w:rsidRPr="006455CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.  You must file the Affidavit of Publication with the Family Court, either in-person with the Clerk of Court or by mailing it to the appropriate Court address listed on the bottom of the front of this form.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4B0C8BA2" w14:textId="77777777" w:rsidR="00D059FD" w:rsidRDefault="00D059FD" w:rsidP="00D059FD">
-[...35 lines deleted...]
-    <w:p w14:paraId="120FF371" w14:textId="0BC3BEC2" w:rsidR="00F813E7" w:rsidRPr="006455CF" w:rsidRDefault="002C5801" w:rsidP="006455CF">
+    <w:p w14:paraId="08FB02EE" w14:textId="595D4100" w:rsidR="00F813E7" w:rsidRPr="006455CF" w:rsidRDefault="002C5801" w:rsidP="00F312F1">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="936" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006455CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006455CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>If the Affidavit of Publication is not filed within 30 days of your filing the Affidavit that a Party’s Address is Unknown (Form 241)</w:t>
+        <w:t xml:space="preserve">If the Affidavit of Publication is not filed within 30 days of your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006455CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>filing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006455CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Affidavit that a Party’s Address is Unknown (Form 241)</w:t>
       </w:r>
       <w:r w:rsidR="00DE3603" w:rsidRPr="006455CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006455CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> your petition will be dismissed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08FB02EE" w14:textId="77777777" w:rsidR="00F813E7" w:rsidRPr="006455CF" w:rsidRDefault="00F813E7" w:rsidP="006455CF">
-[...11 lines deleted...]
-    <w:p w14:paraId="20AC25E0" w14:textId="7F117E83" w:rsidR="00EA7E3F" w:rsidRPr="00D059FD" w:rsidRDefault="00EA7E3F" w:rsidP="00D059FD">
+    <w:p w14:paraId="0735CBCF" w14:textId="43B1E513" w:rsidR="00EA7E3F" w:rsidRPr="00F312F1" w:rsidRDefault="00EA7E3F" w:rsidP="00F312F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D059FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Once the Family Court has received your Affidavit </w:t>
       </w:r>
       <w:r w:rsidR="00F813E7" w:rsidRPr="00D059FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1818,134 +1977,135 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F813E7" w:rsidRPr="00D059FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Court  will</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F813E7" w:rsidRPr="00D059FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> n</w:t>
       </w:r>
       <w:r w:rsidRPr="00D059FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">otify you by mail of the date and time to appear for the hearing. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0735CBCF" w14:textId="77777777" w:rsidR="00EA7E3F" w:rsidRPr="006455CF" w:rsidRDefault="00EA7E3F" w:rsidP="006455CF">
-      <w:pPr>
+    <w:p w14:paraId="50799AA6" w14:textId="77777777" w:rsidR="00F312F1" w:rsidRPr="00F312F1" w:rsidRDefault="00F312F1" w:rsidP="00F312F1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:right="936"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35D877FA" w14:textId="77777777" w:rsidR="006455CF" w:rsidRDefault="006455CF" w:rsidP="006455CF">
+    <w:p w14:paraId="5151E445" w14:textId="6DEC7629" w:rsidR="00EA7E3F" w:rsidRPr="00F312F1" w:rsidRDefault="006455CF" w:rsidP="00F312F1">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
       <w:r w:rsidR="00EA7E3F" w:rsidRPr="006455CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Complete the below notice and take it to the newspaper company</w:t>
+        <w:t xml:space="preserve">Complete the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EA7E3F" w:rsidRPr="006455CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>below notice</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EA7E3F" w:rsidRPr="006455CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and take it to the newspaper company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7F7900" w14:textId="77777777" w:rsidR="006455CF" w:rsidRPr="006455CF" w:rsidRDefault="006455CF">
-[...9 lines deleted...]
-    <w:p w14:paraId="5151E445" w14:textId="6C2C9742" w:rsidR="00EA7E3F" w:rsidRDefault="00EA7E3F">
+    <w:p w14:paraId="4DAEFACA" w14:textId="77777777" w:rsidR="008C4631" w:rsidRPr="004B4590" w:rsidRDefault="008C4631">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DAEFACA" w14:textId="77777777" w:rsidR="008C4631" w:rsidRPr="004B4590" w:rsidRDefault="008C4631">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="4CD7FB69" w14:textId="77777777" w:rsidR="00EA7E3F" w:rsidRPr="004B4590" w:rsidRDefault="00EA7E3F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4590">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">FAMILY COURT FOR THE STATE OF </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="004B4590">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>DELAWARE</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="004B4590">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D4D7CB" w14:textId="77777777" w:rsidR="00EA7E3F" w:rsidRPr="00E80375" w:rsidRDefault="00EA7E3F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -1970,93 +2130,91 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10710" w:type="dxa"/>
         <w:tblInd w:w="-252" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1177"/>
         <w:gridCol w:w="617"/>
         <w:gridCol w:w="528"/>
         <w:gridCol w:w="1098"/>
         <w:gridCol w:w="522"/>
         <w:gridCol w:w="1098"/>
         <w:gridCol w:w="914"/>
-        <w:gridCol w:w="719"/>
-        <w:gridCol w:w="168"/>
+        <w:gridCol w:w="887"/>
         <w:gridCol w:w="449"/>
         <w:gridCol w:w="900"/>
-        <w:gridCol w:w="320"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1530"/>
+        <w:gridCol w:w="2281"/>
+        <w:gridCol w:w="239"/>
       </w:tblGrid>
       <w:tr w:rsidR="00231858" w:rsidRPr="00B313C9" w14:paraId="428AFBD1" w14:textId="77777777" w:rsidTr="006455CF">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1177" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="495F154A" w14:textId="77777777" w:rsidR="00231858" w:rsidRPr="006455CF" w:rsidRDefault="00231858" w:rsidP="005005D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">TO: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5664" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5FC0976A" w14:textId="77777777" w:rsidR="00231858" w:rsidRPr="006455CF" w:rsidRDefault="00231858" w:rsidP="005005D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -2116,51 +2274,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3869" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7A7DAE0C" w14:textId="77777777" w:rsidR="00231858" w:rsidRPr="006455CF" w:rsidRDefault="00231858" w:rsidP="005005D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, Respondent(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2169,79 +2327,79 @@
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1177" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68EB6BB2" w14:textId="77777777" w:rsidR="00231858" w:rsidRPr="006455CF" w:rsidRDefault="00231858" w:rsidP="005005D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5664" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A8F85A6" w14:textId="77777777" w:rsidR="00231858" w:rsidRPr="006455CF" w:rsidRDefault="00231858" w:rsidP="005005D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Fill out the Respondent’s full name as it appears on the petition)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3869" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F07000E" w14:textId="77777777" w:rsidR="00231858" w:rsidRPr="006455CF" w:rsidRDefault="00231858" w:rsidP="005005D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00231858" w:rsidRPr="00B313C9" w14:paraId="4ACB1800" w14:textId="77777777" w:rsidTr="006455CF">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1794" w:type="dxa"/>
@@ -2355,79 +2513,79 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1336" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="24B3C84C" w14:textId="77777777" w:rsidR="00231858" w:rsidRPr="006455CF" w:rsidRDefault="00231858" w:rsidP="005005D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">has filed a </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2017C41C" w14:textId="77777777" w:rsidR="00231858" w:rsidRPr="006455CF" w:rsidRDefault="00F64F4B" w:rsidP="004D1563">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -2541,105 +2699,105 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6808249D" w14:textId="77777777" w:rsidR="00231858" w:rsidRPr="006455CF" w:rsidRDefault="00231858" w:rsidP="005005D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Fill in your name as it appears on the petition)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1336" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1B718775" w14:textId="77777777" w:rsidR="00231858" w:rsidRPr="006455CF" w:rsidRDefault="00231858" w:rsidP="005005D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D6666F9" w14:textId="77777777" w:rsidR="00231858" w:rsidRPr="006455CF" w:rsidRDefault="00231858" w:rsidP="005005D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Fill in the type of petition you filed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000570CE" w:rsidRPr="00B313C9" w14:paraId="78D0E311" w14:textId="77777777" w:rsidTr="006455CF">
+      <w:tr w:rsidR="000570CE" w:rsidRPr="00B313C9" w14:paraId="78D0E311" w14:textId="77777777" w:rsidTr="00F312F1">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9180" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:tcW w:w="10471" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="09413657" w14:textId="77777777" w:rsidR="000570CE" w:rsidRPr="006455CF" w:rsidRDefault="000570CE" w:rsidP="004D1563">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">petition (Petition </w:t>
             </w:r>
             <w:r w:rsidRPr="00D059FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2719,98 +2877,98 @@
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004D1563" w:rsidRPr="00D059FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
             <w:r w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">) against you in the Family Court of the State of Delaware for </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="239" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="25CE5CF5" w14:textId="77777777" w:rsidR="000570CE" w:rsidRPr="006455CF" w:rsidRDefault="000570CE" w:rsidP="005005D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000570CE" w:rsidRPr="00B313C9" w14:paraId="0F4CE5D0" w14:textId="77777777" w:rsidTr="006455CF">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6841" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="00A3E8A2" w14:textId="77777777" w:rsidR="000570CE" w:rsidRPr="006455CF" w:rsidRDefault="000570CE" w:rsidP="005005D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3869" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B20403B" w14:textId="77777777" w:rsidR="000570CE" w:rsidRPr="006455CF" w:rsidRDefault="000570CE" w:rsidP="00843CB5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F12DF2" w:rsidRPr="00B313C9" w14:paraId="00ADE145" w14:textId="77777777" w:rsidTr="005D27F3">
@@ -3007,51 +3165,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004D1563" w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3319D284" w14:textId="77777777" w:rsidR="00F12DF2" w:rsidRPr="006455CF" w:rsidRDefault="00F12DF2" w:rsidP="00843CB5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. If you do not file an answer with the Family Court </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -3067,125 +3225,125 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29A7BE97" w14:textId="77777777" w:rsidR="00843CB5" w:rsidRPr="006455CF" w:rsidRDefault="00843CB5" w:rsidP="00843CB5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Fill in the County you filed in)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="234770A0" w14:textId="77777777" w:rsidR="00843CB5" w:rsidRPr="006455CF" w:rsidRDefault="000809A0" w:rsidP="000809A0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidR="00843CB5" w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Fill in the date you filed</w:t>
             </w:r>
             <w:r w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> the petition</w:t>
             </w:r>
             <w:r w:rsidR="00843CB5" w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="06B87595" w14:textId="77777777" w:rsidR="00843CB5" w:rsidRPr="006455CF" w:rsidRDefault="00843CB5" w:rsidP="005005D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB117C" w:rsidRPr="00B313C9" w14:paraId="7E39A091" w14:textId="77777777" w:rsidTr="006455CF">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10710" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="699B19CC" w14:textId="77777777" w:rsidR="00CB117C" w:rsidRPr="006455CF" w:rsidRDefault="00843CB5" w:rsidP="000809A0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">within 20 days </w:t>
             </w:r>
             <w:r w:rsidR="00CB117C" w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3195,164 +3353,77 @@
             </w:r>
             <w:r w:rsidR="000809A0" w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> this action will be </w:t>
             </w:r>
             <w:r w:rsidR="00CB117C" w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000570CE" w:rsidRPr="00B313C9" w14:paraId="218DC087" w14:textId="77777777" w:rsidTr="006455CF">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10710" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="03D1C561" w14:textId="77777777" w:rsidR="000570CE" w:rsidRPr="006455CF" w:rsidRDefault="000570CE" w:rsidP="00CB117C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">heard in Family Court without further notice.    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB117C" w:rsidRPr="00B313C9" w14:paraId="3EA9D128" w14:textId="77777777" w:rsidTr="006455CF">
-[...66 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13C9CBE4" w14:textId="77777777" w:rsidR="00231858" w:rsidRDefault="00231858" w:rsidP="00231858">
-[...17 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6CC6A3F3" w14:textId="77777777" w:rsidR="006455CF" w:rsidRDefault="006455CF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B8C9019" w14:textId="77777777" w:rsidR="006455CF" w:rsidRDefault="006455CF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3655,87 +3726,50 @@
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74F01A3A" w14:textId="77777777" w:rsidR="008C213E" w:rsidRPr="006455CF" w:rsidRDefault="008C213E" w:rsidP="00D52DEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Your Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20884DB3" w14:textId="77777777" w:rsidR="008C213E" w:rsidRDefault="008C213E">
-[...35 lines deleted...]
-    </w:p>
     <w:p w14:paraId="56B5B351" w14:textId="77777777" w:rsidR="00D059FD" w:rsidRDefault="00D059FD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35754DB6" w14:textId="27DFFB3A" w:rsidR="00EA7E3F" w:rsidRPr="006455CF" w:rsidRDefault="00EA7E3F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006455CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note: If the respondent is a minor, the Notice of Family Court Action should read:</w:t>
       </w:r>
     </w:p>
@@ -3932,62 +3966,50 @@
           <w:p w14:paraId="35BC54C6" w14:textId="77777777" w:rsidR="00166D73" w:rsidRPr="006455CF" w:rsidRDefault="00F813E7" w:rsidP="00166D73">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="00166D73" w:rsidRPr="006455CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>espondent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2EC9CCEC" w14:textId="77777777" w:rsidR="00166D73" w:rsidRPr="006455CF" w:rsidRDefault="00166D73">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0EC74DA8" w14:textId="77777777" w:rsidR="00166D73" w:rsidRDefault="00166D73">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00166D73" w:rsidSect="006455CF">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="432" w:right="1152" w:bottom="432" w:left="1152" w:header="547" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4195,79 +4217,86 @@
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B060B6C" w14:textId="77777777" w:rsidR="00CF3C90" w:rsidRPr="006455CF" w:rsidRDefault="00CF3C90" w:rsidP="004B4590">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-360"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006455CF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Form 244</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="11F116EA" w14:textId="77777777" w:rsidR="00CF3C90" w:rsidRPr="006455CF" w:rsidRDefault="004B4590" w:rsidP="004B4590">
+  <w:p w14:paraId="11F116EA" w14:textId="3147216B" w:rsidR="00CF3C90" w:rsidRPr="006455CF" w:rsidRDefault="004B4590" w:rsidP="004B4590">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-360"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006455CF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Rev</w:t>
     </w:r>
     <w:r w:rsidR="00CB117C" w:rsidRPr="006455CF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:r w:rsidR="00107C8F">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
     <w:r w:rsidR="006455CF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>3/26</w:t>
+      <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02F23AE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9106FD38"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
@@ -4706,93 +4735,94 @@
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1378973797">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="521405030">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="977417814">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1143153210">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:printFractionalCharacterWidth/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="2y1USxqCruFP2Q0LFa7kSdg7LxJj6VqON1OjL0ZfsmAfX1AGV+w+yN1usw5vMsYykyIn7zT/2RAtI1eEd6/xMg==" w:salt="xrxFy+D0EzetoMfOzRYXYQ=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ywE+2diV2odVnHcjpY7L3iMbCCs5jsE1bO9vpIAiiOYo0Q3lwEC8LB0F4W1MEsytYrJuix/rkX95119Jtgd9sA==" w:salt="HT76pTy2FWgZlWPpX62dUg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="0"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00163087"/>
     <w:rsid w:val="00020ABA"/>
     <w:rsid w:val="000570CE"/>
     <w:rsid w:val="00057388"/>
     <w:rsid w:val="0008000A"/>
     <w:rsid w:val="000809A0"/>
     <w:rsid w:val="00084E45"/>
     <w:rsid w:val="00093C1E"/>
     <w:rsid w:val="000A593B"/>
     <w:rsid w:val="000A70A8"/>
     <w:rsid w:val="000B1428"/>
     <w:rsid w:val="000E6696"/>
     <w:rsid w:val="000F2B6B"/>
+    <w:rsid w:val="00107C8F"/>
     <w:rsid w:val="00135A2E"/>
     <w:rsid w:val="00163087"/>
     <w:rsid w:val="00166D73"/>
     <w:rsid w:val="00171C20"/>
     <w:rsid w:val="00195BDD"/>
     <w:rsid w:val="001F5CC0"/>
     <w:rsid w:val="00206B62"/>
     <w:rsid w:val="00210CEF"/>
     <w:rsid w:val="00216A2E"/>
     <w:rsid w:val="00220D2F"/>
     <w:rsid w:val="0023077D"/>
     <w:rsid w:val="00231858"/>
     <w:rsid w:val="00232F80"/>
     <w:rsid w:val="0029229F"/>
     <w:rsid w:val="002A5FDB"/>
     <w:rsid w:val="002B116E"/>
     <w:rsid w:val="002B5A97"/>
     <w:rsid w:val="002C54D0"/>
     <w:rsid w:val="002C5801"/>
     <w:rsid w:val="002D6ED7"/>
     <w:rsid w:val="002F63C2"/>
     <w:rsid w:val="00320F17"/>
     <w:rsid w:val="003253A5"/>
     <w:rsid w:val="003361ED"/>
     <w:rsid w:val="0035791A"/>
@@ -4810,50 +4840,51 @@
     <w:rsid w:val="005005D4"/>
     <w:rsid w:val="0051554A"/>
     <w:rsid w:val="0054278C"/>
     <w:rsid w:val="00543869"/>
     <w:rsid w:val="00570F4A"/>
     <w:rsid w:val="005B5FA2"/>
     <w:rsid w:val="005D27F3"/>
     <w:rsid w:val="005D49CC"/>
     <w:rsid w:val="005E6EAA"/>
     <w:rsid w:val="005F4DB2"/>
     <w:rsid w:val="00606D67"/>
     <w:rsid w:val="00632AB6"/>
     <w:rsid w:val="00641FA4"/>
     <w:rsid w:val="00644D1F"/>
     <w:rsid w:val="006455CF"/>
     <w:rsid w:val="00661779"/>
     <w:rsid w:val="006E4562"/>
     <w:rsid w:val="007149E4"/>
     <w:rsid w:val="00752BC5"/>
     <w:rsid w:val="00781C9F"/>
     <w:rsid w:val="007D5ABE"/>
     <w:rsid w:val="00843CB5"/>
     <w:rsid w:val="00885C66"/>
     <w:rsid w:val="008A160F"/>
     <w:rsid w:val="008A5218"/>
+    <w:rsid w:val="008B0917"/>
     <w:rsid w:val="008C213E"/>
     <w:rsid w:val="008C4631"/>
     <w:rsid w:val="008C4A2C"/>
     <w:rsid w:val="0090349F"/>
     <w:rsid w:val="009144CA"/>
     <w:rsid w:val="00924CB0"/>
     <w:rsid w:val="0093305B"/>
     <w:rsid w:val="009B341F"/>
     <w:rsid w:val="009E38DC"/>
     <w:rsid w:val="00A0215B"/>
     <w:rsid w:val="00A20561"/>
     <w:rsid w:val="00A9370E"/>
     <w:rsid w:val="00AB30DD"/>
     <w:rsid w:val="00AC65E9"/>
     <w:rsid w:val="00AD290E"/>
     <w:rsid w:val="00AE4AFF"/>
     <w:rsid w:val="00B14916"/>
     <w:rsid w:val="00B1693F"/>
     <w:rsid w:val="00B7149B"/>
     <w:rsid w:val="00B7625C"/>
     <w:rsid w:val="00B83C46"/>
     <w:rsid w:val="00BA1812"/>
     <w:rsid w:val="00BA442D"/>
     <w:rsid w:val="00BC20AD"/>
     <w:rsid w:val="00BF3648"/>
@@ -4867,50 +4898,51 @@
     <w:rsid w:val="00CD5E27"/>
     <w:rsid w:val="00CF358A"/>
     <w:rsid w:val="00CF3C90"/>
     <w:rsid w:val="00D059FD"/>
     <w:rsid w:val="00D15951"/>
     <w:rsid w:val="00D43B05"/>
     <w:rsid w:val="00D52DEC"/>
     <w:rsid w:val="00D634D8"/>
     <w:rsid w:val="00D87675"/>
     <w:rsid w:val="00DB6F32"/>
     <w:rsid w:val="00DD500B"/>
     <w:rsid w:val="00DE1CFD"/>
     <w:rsid w:val="00DE3603"/>
     <w:rsid w:val="00E125F8"/>
     <w:rsid w:val="00E171DC"/>
     <w:rsid w:val="00E504E6"/>
     <w:rsid w:val="00E56C10"/>
     <w:rsid w:val="00E56D9A"/>
     <w:rsid w:val="00E60442"/>
     <w:rsid w:val="00E6192F"/>
     <w:rsid w:val="00E80375"/>
     <w:rsid w:val="00E95D5F"/>
     <w:rsid w:val="00EA7E3F"/>
     <w:rsid w:val="00EE7C7D"/>
     <w:rsid w:val="00F12DF2"/>
+    <w:rsid w:val="00F312F1"/>
     <w:rsid w:val="00F4262E"/>
     <w:rsid w:val="00F43B5E"/>
     <w:rsid w:val="00F64F4B"/>
     <w:rsid w:val="00F74729"/>
     <w:rsid w:val="00F813E7"/>
     <w:rsid w:val="00FD0758"/>
     <w:rsid w:val="00FE4CFB"/>
     <w:rsid w:val="00FF0BE1"/>
     <w:rsid w:val="00FF172A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -5660,72 +5692,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE55E042-B8CA-4E55-AFE2-7565315B1F05}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4670</Characters>
+  <Pages>3</Pages>
+  <Words>821</Words>
+  <Characters>4685</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
+  <Lines>39</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Instructions to petitioner for publication when respondent</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Delaware</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5479</CharactersWithSpaces>
+  <CharactersWithSpaces>5496</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Instructions to petitioner for publication when respondent</dc:title>
   <dc:subject/>
   <dc:creator>Tangredi, Robert N (Courts)</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>