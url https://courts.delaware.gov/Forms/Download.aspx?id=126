--- v0 (2026-01-10)
+++ v1 (2026-05-30)
@@ -1,116 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3B073DB0" w14:textId="77777777" w:rsidR="00B5261A" w:rsidRDefault="00FE47FB">
+    <w:p w14:paraId="3B073DB0" w14:textId="77777777" w:rsidR="00B5261A" w:rsidRDefault="00B27B2B" w:rsidP="00B27B2B">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="90"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:pict w14:anchorId="46028157">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_s2050" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:212.85pt;margin-top:-8.8pt;width:99pt;height:99pt;z-index:-251658752">
+          <v:shape id="_x0000_s2050" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:204.6pt;margin-top:-21.55pt;width:99pt;height:99pt;z-index:-251658752">
             <v:imagedata r:id="rId7" o:title="test2 Family-Court-grayscale-9per"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00B5261A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">The Family Court of the State of </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
         <w:r w:rsidR="00B5261A">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="40"/>
           </w:rPr>
           <w:t>Delaware</w:t>
         </w:r>
       </w:smartTag>
     </w:p>
-    <w:p w14:paraId="1FD662A1" w14:textId="77777777" w:rsidR="00B5261A" w:rsidRDefault="00B5261A">
+    <w:p w14:paraId="1FD662A1" w14:textId="77777777" w:rsidR="00B5261A" w:rsidRDefault="00B5261A" w:rsidP="00B27B2B">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In and For </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="cnty"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -242,5362 +245,4970 @@
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sussex County</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E927E38" w14:textId="77777777" w:rsidR="009963BA" w:rsidRPr="009963BA" w:rsidRDefault="001C768A" w:rsidP="00895AA6">
+    <w:p w14:paraId="39F2127B" w14:textId="5A96F5D9" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="001C768A" w:rsidP="00B27B2B">
       <w:pPr>
-        <w:spacing w:before="120" w:after="60"/>
+        <w:spacing w:before="120" w:after="60" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>PETITION FOR RESTITUTION FROM PARENT</w:t>
       </w:r>
       <w:r w:rsidR="00EE2745">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>/GUARDIANS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55013256" w14:textId="77777777" w:rsidR="00A316E5" w:rsidRPr="009963BA" w:rsidRDefault="00A316E5" w:rsidP="004044B7">
+    <w:p w14:paraId="3F5E7482" w14:textId="60F1EFF9" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00B27B2B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="333"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-80" w:right="330"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>File Numbe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text36"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="Text36"/>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Petition Numbe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text33"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="Text33"/>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="55013256" w14:textId="3903BE37" w:rsidR="00A316E5" w:rsidRPr="00271337" w:rsidRDefault="00A316E5" w:rsidP="00271337">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009963BA">
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Petitioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00271337">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00271337">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C768A" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Parent/</w:t>
+      </w:r>
+      <w:r w:rsidR="00522109" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guardian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Petitioner</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009963BA">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009963BA">
+      <w:r w:rsidRPr="00271337">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...80 lines deleted...]
-        <w:tab/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10700" w:type="dxa"/>
+        <w:tblW w:w="10610" w:type="dxa"/>
         <w:tblInd w:w="-75" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3320"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1670"/>
+        <w:gridCol w:w="3765"/>
+        <w:gridCol w:w="1535"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="3603"/>
+        <w:gridCol w:w="1617"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00413BD2" w14:paraId="4F25AE5E" w14:textId="77777777" w:rsidTr="00EC0B64">
+      <w:tr w:rsidR="00271337" w:rsidRPr="00271337" w14:paraId="4F25AE5E" w14:textId="77777777" w:rsidTr="00271337">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="200"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3320" w:type="dxa"/>
+            <w:tcW w:w="3765" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29F50128" w14:textId="77777777" w:rsidR="00413BD2" w:rsidRDefault="00413BD2" w:rsidP="004044B7">
+          <w:p w14:paraId="29F50128" w14:textId="05CEFBB5" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00271337">
             <w:pPr>
               <w:pStyle w:val="Style1"/>
-              <w:rPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">               Name                                                         </w:t>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name                                                         </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1150" w:type="dxa"/>
+            <w:tcW w:w="1535" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="373A354C" w14:textId="77777777" w:rsidR="00413BD2" w:rsidRPr="00413BD2" w:rsidRDefault="00413BD2" w:rsidP="00413BD2">
+          <w:p w14:paraId="373A354C" w14:textId="316B76DE" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00413BD2">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DOB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F1B6F50" w14:textId="77777777" w:rsidR="00413BD2" w:rsidRDefault="00413BD2" w:rsidP="00B5261A">
+          <w:p w14:paraId="4F1B6F50" w14:textId="77777777" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00B5261A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3280" w:type="dxa"/>
+            <w:tcW w:w="3603" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A8A2D92" w14:textId="77777777" w:rsidR="00413BD2" w:rsidRDefault="00413BD2" w:rsidP="00B5261A">
+          <w:p w14:paraId="6A8A2D92" w14:textId="217E287D" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00271337">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">               Name</w:t>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1143" w:type="dxa"/>
+            <w:tcW w:w="1617" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52032E41" w14:textId="77777777" w:rsidR="00413BD2" w:rsidRPr="00413BD2" w:rsidRDefault="00413BD2" w:rsidP="00413BD2">
+          <w:p w14:paraId="52032E41" w14:textId="7FE3F66F" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00413BD2">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DOB</w:t>
             </w:r>
-          </w:p>
-[...40 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="4" w:name="Text15"/>
-      <w:tr w:rsidR="00413BD2" w14:paraId="1D0EAB5D" w14:textId="77777777" w:rsidTr="00EC0B64">
+      <w:bookmarkStart w:id="6" w:name="Text15"/>
+      <w:tr w:rsidR="00271337" w:rsidRPr="00271337" w14:paraId="1D0EAB5D" w14:textId="77777777" w:rsidTr="00271337">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3320" w:type="dxa"/>
+            <w:tcW w:w="3765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="739F3246" w14:textId="77777777" w:rsidR="00413BD2" w:rsidRDefault="00EF7B8A" w:rsidP="00B5261A">
+          <w:p w14:paraId="739F3246" w14:textId="77777777" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00B5261A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:firstLine="720"/>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1150" w:type="dxa"/>
+            <w:tcW w:w="1535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D589760" w14:textId="77777777" w:rsidR="00413BD2" w:rsidRDefault="00413BD2" w:rsidP="00EF7B8A">
+          <w:p w14:paraId="3D589760" w14:textId="77777777" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00EF7B8A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text34"/>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:bookmarkStart w:id="7" w:name="Text34"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="M/d/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00EF7B8A">
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00EF7B8A">
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EF7B8A">
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0AB3FFBE" w14:textId="77777777" w:rsidR="00413BD2" w:rsidRDefault="00413BD2" w:rsidP="00B5261A">
+          <w:p w14:paraId="0AB3FFBE" w14:textId="77777777" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00B5261A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="6" w:name="Text2"/>
+        <w:bookmarkStart w:id="8" w:name="Text2"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3280" w:type="dxa"/>
+            <w:tcW w:w="3603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3666C28A" w14:textId="77777777" w:rsidR="00413BD2" w:rsidRDefault="00EF7B8A" w:rsidP="00B5261A">
+          <w:p w14:paraId="3666C28A" w14:textId="77777777" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00B5261A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1143" w:type="dxa"/>
+            <w:tcW w:w="1617" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F41E98C" w14:textId="77777777" w:rsidR="00413BD2" w:rsidRDefault="00413BD2" w:rsidP="00EF7B8A">
+          <w:p w14:paraId="1F41E98C" w14:textId="77777777" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00EF7B8A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Text35"/>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:bookmarkStart w:id="9" w:name="Text35"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text35"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="M/d/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00EF7B8A">
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00EF7B8A">
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EF7B8A">
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
-[...47 lines deleted...]
-            </w:r>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A316E5" w14:paraId="7A11C045" w14:textId="77777777" w:rsidTr="00842DB8">
+      <w:tr w:rsidR="00271337" w:rsidRPr="00271337" w14:paraId="7A11C045" w14:textId="77777777" w:rsidTr="00271337">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="233"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4470" w:type="dxa"/>
+            <w:tcW w:w="5300" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56D0D7B0" w14:textId="77777777" w:rsidR="00A316E5" w:rsidRDefault="00A316E5" w:rsidP="004044B7">
+          <w:p w14:paraId="56D0D7B0" w14:textId="77F8DEF8" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00271337">
             <w:pPr>
               <w:pStyle w:val="Style2"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Street Address  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24EF7107" w14:textId="77777777" w:rsidR="00A316E5" w:rsidRDefault="00A316E5" w:rsidP="00B5261A">
+          <w:p w14:paraId="24EF7107" w14:textId="77777777" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00B5261A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcW w:w="5220" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10CFD736" w14:textId="77777777" w:rsidR="00A316E5" w:rsidRDefault="00A316E5" w:rsidP="00B5261A">
+          <w:p w14:paraId="10CFD736" w14:textId="743D7EAF" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00271337">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...136 lines deleted...]
-            <w:bookmarkEnd w:id="8"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Street Address  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="9" w:name="Text3"/>
-      <w:tr w:rsidR="00A316E5" w14:paraId="08ACE025" w14:textId="77777777">
+      <w:bookmarkStart w:id="10" w:name="Text3"/>
+      <w:tr w:rsidR="00271337" w:rsidRPr="00271337" w14:paraId="08ACE025" w14:textId="77777777" w:rsidTr="00271337">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4470" w:type="dxa"/>
+            <w:tcW w:w="5300" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="160A1CF7" w14:textId="77777777" w:rsidR="00A316E5" w:rsidRDefault="00EF7B8A" w:rsidP="00B5261A">
+          <w:p w14:paraId="160A1CF7" w14:textId="77777777" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00B5261A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D05F9FD" w14:textId="77777777" w:rsidR="00A316E5" w:rsidRDefault="00A316E5" w:rsidP="00B5261A">
+          <w:p w14:paraId="1D05F9FD" w14:textId="77777777" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00B5261A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="10" w:name="Text4"/>
+        <w:bookmarkStart w:id="11" w:name="Text4"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcW w:w="5220" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0954129D" w14:textId="77777777" w:rsidR="00A316E5" w:rsidRDefault="00EF7B8A" w:rsidP="00B5261A">
+          <w:p w14:paraId="0954129D" w14:textId="77777777" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00B5261A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
-[...46 lines deleted...]
-            </w:r>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A316E5" w14:paraId="3576CCB8" w14:textId="77777777">
+      <w:tr w:rsidR="00271337" w:rsidRPr="00271337" w14:paraId="3576CCB8" w14:textId="77777777" w:rsidTr="00271337">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="200"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4470" w:type="dxa"/>
+            <w:tcW w:w="5300" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B1FACA0" w14:textId="77777777" w:rsidR="00A316E5" w:rsidRDefault="00A316E5" w:rsidP="00B5261A">
+          <w:p w14:paraId="6B1FACA0" w14:textId="7D552D4A" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00271337">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">               P.O. Box Number</w:t>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>P.O. Box Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="392E7761" w14:textId="77777777" w:rsidR="00A316E5" w:rsidRDefault="00A316E5" w:rsidP="00B5261A">
+          <w:p w14:paraId="392E7761" w14:textId="77777777" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00B5261A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcW w:w="5220" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46A68474" w14:textId="77777777" w:rsidR="00A316E5" w:rsidRDefault="00A316E5" w:rsidP="00B5261A">
+          <w:p w14:paraId="46A68474" w14:textId="08841BA3" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00271337">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...49 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>P.O. Box Number</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="11" w:name="Text7"/>
-      <w:tr w:rsidR="00A316E5" w14:paraId="7CA2FA01" w14:textId="77777777">
+      <w:bookmarkStart w:id="12" w:name="Text7"/>
+      <w:tr w:rsidR="00271337" w:rsidRPr="00271337" w14:paraId="7CA2FA01" w14:textId="77777777" w:rsidTr="00271337">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4470" w:type="dxa"/>
+            <w:tcW w:w="5300" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="299890B4" w14:textId="77777777" w:rsidR="00A316E5" w:rsidRDefault="00EF7B8A" w:rsidP="00B5261A">
+          <w:p w14:paraId="299890B4" w14:textId="77777777" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00B5261A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CF40568" w14:textId="77777777" w:rsidR="00A316E5" w:rsidRDefault="00A316E5" w:rsidP="00B5261A">
+          <w:p w14:paraId="5CF40568" w14:textId="77777777" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00B5261A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="12" w:name="Text8"/>
+        <w:bookmarkStart w:id="13" w:name="Text8"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcW w:w="5220" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18805394" w14:textId="77777777" w:rsidR="00A316E5" w:rsidRDefault="00EF7B8A" w:rsidP="00B5261A">
+          <w:p w14:paraId="18805394" w14:textId="77777777" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00B5261A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
-[...48 lines deleted...]
-            </w:r>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A316E5" w14:paraId="606A5E97" w14:textId="77777777">
+      <w:tr w:rsidR="00271337" w:rsidRPr="00271337" w14:paraId="606A5E97" w14:textId="77777777" w:rsidTr="00271337">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="224"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4470" w:type="dxa"/>
+            <w:tcW w:w="5300" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="135DE1DE" w14:textId="77777777" w:rsidR="00A316E5" w:rsidRDefault="00A316E5" w:rsidP="00B5261A">
+          <w:p w14:paraId="135DE1DE" w14:textId="4CF3ED1F" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00271337">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t>/State/Zip Code</w:t>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>City/State/Zip Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13AEAB89" w14:textId="77777777" w:rsidR="00A316E5" w:rsidRDefault="00A316E5" w:rsidP="00B5261A">
+          <w:p w14:paraId="13AEAB89" w14:textId="77777777" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00B5261A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcW w:w="5220" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EF76EDA" w14:textId="77777777" w:rsidR="00A316E5" w:rsidRDefault="00A316E5" w:rsidP="00B5261A">
+          <w:p w14:paraId="2EF76EDA" w14:textId="03AA1A39" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00271337">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...149 lines deleted...]
-            <w:bookmarkEnd w:id="13"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>City/State/Zip Code</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="14" w:name="Text9"/>
-      <w:tr w:rsidR="00A316E5" w14:paraId="19D8C461" w14:textId="77777777">
+      <w:tr w:rsidR="00271337" w:rsidRPr="00271337" w14:paraId="19D8C461" w14:textId="77777777" w:rsidTr="00271337">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4470" w:type="dxa"/>
+            <w:tcW w:w="5300" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BBBAF9A" w14:textId="77777777" w:rsidR="00A316E5" w:rsidRDefault="00EF7B8A" w:rsidP="004044B7">
+          <w:p w14:paraId="6BBBAF9A" w14:textId="77777777" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="004044B7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3020"/>
               </w:tabs>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
-            <w:r w:rsidR="00A316E5">
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A4CA49A" w14:textId="77777777" w:rsidR="00A316E5" w:rsidRDefault="00A316E5" w:rsidP="00B5261A">
+          <w:p w14:paraId="1A4CA49A" w14:textId="77777777" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00B5261A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="15" w:name="Text12"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcW w:w="5220" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="095372F4" w14:textId="77777777" w:rsidR="00A316E5" w:rsidRDefault="00EF7B8A" w:rsidP="004044B7">
+          <w:p w14:paraId="095372F4" w14:textId="77777777" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="004044B7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3120"/>
               </w:tabs>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
-            <w:r w:rsidR="00A316E5">
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...40 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A71542" w14:paraId="5CDA3EC1" w14:textId="77777777">
+      <w:tr w:rsidR="00271337" w:rsidRPr="00271337" w14:paraId="5CDA3EC1" w14:textId="77777777" w:rsidTr="00271337">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4470" w:type="dxa"/>
+            <w:tcW w:w="5300" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BB89836" w14:textId="77777777" w:rsidR="00A71542" w:rsidRPr="00A71542" w:rsidRDefault="00A71542" w:rsidP="00A71542">
+          <w:p w14:paraId="7BB89836" w14:textId="2AB1B89C" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00A71542">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3020"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Email Address</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="006CA572" w14:textId="4A5BA898" w:rsidR="00A71542" w:rsidRPr="00A71542" w:rsidRDefault="00A71542" w:rsidP="00A71542">
-            <w:r>
+          <w:p w14:paraId="006CA572" w14:textId="4A5BA898" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00A71542">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6313A6EE" w14:textId="77777777" w:rsidR="00A71542" w:rsidRDefault="00A71542" w:rsidP="00B5261A">
+          <w:p w14:paraId="6313A6EE" w14:textId="77777777" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00B5261A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcW w:w="5220" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4796D1AB" w14:textId="494A8C11" w:rsidR="00A71542" w:rsidRPr="00A71542" w:rsidRDefault="00A71542" w:rsidP="00A71542">
+          <w:p w14:paraId="4796D1AB" w14:textId="60D37162" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00A71542">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3020"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Email Address</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03F7F239" w14:textId="3A12345A" w:rsidR="00A71542" w:rsidRDefault="00A71542" w:rsidP="00A71542">
+          <w:p w14:paraId="03F7F239" w14:textId="3A12345A" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00A71542">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3120"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A71542" w14:paraId="4056E5B0" w14:textId="77777777">
+      <w:tr w:rsidR="00271337" w:rsidRPr="00271337" w14:paraId="4056E5B0" w14:textId="77777777" w:rsidTr="00271337">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="200"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4470" w:type="dxa"/>
+            <w:tcW w:w="5300" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BF28FBC" w14:textId="77777777" w:rsidR="00A71542" w:rsidRDefault="00A71542" w:rsidP="00B5261A">
+          <w:p w14:paraId="2BF28FBC" w14:textId="714EBFE4" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00271337">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">               Attorney Name</w:t>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Attorney Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1380F89D" w14:textId="77777777" w:rsidR="00A71542" w:rsidRDefault="00A71542" w:rsidP="00B5261A">
+          <w:p w14:paraId="1380F89D" w14:textId="77777777" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00B5261A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcW w:w="5220" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55CE664A" w14:textId="77777777" w:rsidR="00A71542" w:rsidRDefault="00A71542" w:rsidP="00B5261A">
+          <w:p w14:paraId="55CE664A" w14:textId="0D8CED2F" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00271337">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attorney Name </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="16" w:name="Text20"/>
-      <w:tr w:rsidR="008D227B" w14:paraId="26C32B71" w14:textId="77777777" w:rsidTr="00A71542">
+      <w:tr w:rsidR="00271337" w:rsidRPr="00271337" w14:paraId="26C32B71" w14:textId="77777777" w:rsidTr="00271337">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="1670" w:type="dxa"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4470" w:type="dxa"/>
+            <w:tcW w:w="5300" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60B67A0F" w14:textId="77777777" w:rsidR="008D227B" w:rsidRDefault="008D227B" w:rsidP="00B5261A">
+          <w:p w14:paraId="60B67A0F" w14:textId="77777777" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00B5261A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2760"/>
               </w:tabs>
               <w:ind w:firstLine="720"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:w w:val="125"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:w w:val="125"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53758B95" w14:textId="77777777" w:rsidR="008D227B" w:rsidRDefault="008D227B" w:rsidP="00B5261A">
+          <w:p w14:paraId="53758B95" w14:textId="77777777" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00B5261A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="17" w:name="Text22"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcW w:w="5220" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F78AFD0" w14:textId="77777777" w:rsidR="008D227B" w:rsidRDefault="008D227B" w:rsidP="00B5261A">
+          <w:p w14:paraId="5F78AFD0" w14:textId="77777777" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00B5261A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D227B" w14:paraId="448A90D4" w14:textId="77777777" w:rsidTr="00A71542">
+      <w:tr w:rsidR="00271337" w:rsidRPr="00271337" w14:paraId="448A90D4" w14:textId="77777777" w:rsidTr="00271337">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="1670" w:type="dxa"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4470" w:type="dxa"/>
+            <w:tcW w:w="5300" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28664427" w14:textId="77777777" w:rsidR="008D227B" w:rsidRPr="008D227B" w:rsidRDefault="008D227B" w:rsidP="008D227B">
+          <w:p w14:paraId="28664427" w14:textId="5118F2A5" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="008D227B">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2760"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpreter needed?  </w:t>
             </w:r>
-            <w:r w:rsidRPr="008D227B">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="18" w:name="Check4"/>
-            <w:r w:rsidRPr="008D227B">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008D227B">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="008D227B">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
-            <w:r w:rsidRPr="008D227B">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
-            <w:r w:rsidRPr="008D227B">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="19" w:name="Check5"/>
-            <w:r w:rsidRPr="008D227B">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008D227B">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="008D227B">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
-            <w:r w:rsidRPr="008D227B">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7651452F" w14:textId="77777777" w:rsidR="008D227B" w:rsidRDefault="008D227B" w:rsidP="008D227B">
+          <w:p w14:paraId="7651452F" w14:textId="77777777" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="008D227B">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcW w:w="5220" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26D8250C" w14:textId="77777777" w:rsidR="008D227B" w:rsidRPr="008D227B" w:rsidRDefault="008D227B" w:rsidP="006D237E">
+          <w:p w14:paraId="26D8250C" w14:textId="60265243" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="006D237E">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2760"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpreter needed?  </w:t>
             </w:r>
-            <w:r w:rsidRPr="008D227B">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008D227B">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008D227B">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="008D227B">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="008D227B">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
-            <w:r w:rsidRPr="008D227B">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008D227B">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008D227B">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="008D227B">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="008D227B">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D227B" w14:paraId="0B0E703D" w14:textId="77777777" w:rsidTr="008D227B">
+      <w:tr w:rsidR="00271337" w:rsidRPr="00271337" w14:paraId="0B0E703D" w14:textId="77777777" w:rsidTr="00271337">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="1670" w:type="dxa"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4470" w:type="dxa"/>
+            <w:tcW w:w="5300" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="12E2E8B7" w14:textId="77777777" w:rsidR="008D227B" w:rsidRPr="008D227B" w:rsidRDefault="008D227B" w:rsidP="008D227B">
+          <w:p w14:paraId="12E2E8B7" w14:textId="110E635C" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="008D227B">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2760"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Language </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="20" w:name="Text37"/>
-            <w:r w:rsidRPr="008D227B">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008D227B">
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="008D227B">
-[...36 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="260663D6" w14:textId="77777777" w:rsidR="008D227B" w:rsidRDefault="008D227B" w:rsidP="008D227B">
+          <w:p w14:paraId="260663D6" w14:textId="77777777" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="008D227B">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcW w:w="5220" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5E30DACA" w14:textId="77777777" w:rsidR="008D227B" w:rsidRPr="008D227B" w:rsidRDefault="008D227B" w:rsidP="006D237E">
+          <w:p w14:paraId="5E30DACA" w14:textId="6D7733E2" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="006D237E">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2760"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008D227B">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008D227B">
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="008D227B">
-[...36 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271337">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43F47B6C" w14:textId="77777777" w:rsidR="00A316E5" w:rsidRPr="00895AA6" w:rsidRDefault="00A316E5" w:rsidP="00895AA6">
+    <w:p w14:paraId="43F47B6C" w14:textId="77777777" w:rsidR="00A316E5" w:rsidRPr="00271337" w:rsidRDefault="00A316E5" w:rsidP="00895AA6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="20"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="152FBEF8" w14:textId="77777777" w:rsidR="009963BA" w:rsidRDefault="0012614E" w:rsidP="00895AA6">
+    <w:p w14:paraId="152FBEF8" w14:textId="77777777" w:rsidR="009963BA" w:rsidRPr="00271337" w:rsidRDefault="0012614E" w:rsidP="00895AA6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Petitioner alleges:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63BDF6AD" w14:textId="77777777" w:rsidR="004044B7" w:rsidRPr="00895AA6" w:rsidRDefault="004044B7" w:rsidP="00895AA6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...470 lines deleted...]
-    <w:p w14:paraId="13FFB7A8" w14:textId="77777777" w:rsidR="009963BA" w:rsidRDefault="00895AA6" w:rsidP="00895AA6">
+    <w:p w14:paraId="1F433A33" w14:textId="478F9E64" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00B27B2B" w:rsidP="00271337">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="998"/>
+          <w:tab w:val="left" w:pos="3908"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict w14:anchorId="039F02D2">
+          <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+            <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+            <o:lock v:ext="edit" shapetype="t"/>
+          </v:shapetype>
+          <v:shape id="_x0000_s2053" type="#_x0000_t32" style="position:absolute;margin-left:366.6pt;margin-top:34.3pt;width:50.25pt;height:0;z-index:251660800" o:connectortype="straight"/>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict w14:anchorId="5D6F2DA3">
+          <v:shape id="_x0000_s2052" type="#_x0000_t32" style="position:absolute;margin-left:11.1pt;margin-top:34.3pt;width:171.75pt;height:0;z-index:251659776" o:connectortype="straight"/>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict w14:anchorId="5783ED9C">
+          <v:shape id="_x0000_s2051" type="#_x0000_t32" style="position:absolute;margin-left:43.35pt;margin-top:13.3pt;width:147.75pt;height:0;z-index:251658752" o:connectortype="straight"/>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1)  That</w:t>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bookmarkStart w:id="21" w:name="Text24"/>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text24"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="30"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">, a minor, has been adjudicated delinquent on the charge of </w:t>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text25"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="35"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>by disposition of the Court dated</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="Text26"/>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text26"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="18"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidR="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FFB7A8" w14:textId="07683316" w:rsidR="009963BA" w:rsidRPr="00271337" w:rsidRDefault="00895AA6" w:rsidP="00271337">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">   (Attached)</w:t>
+      </w:r>
+      <w:r w:rsidR="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Attached)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54357043" w14:textId="77777777" w:rsidR="00895AA6" w:rsidRPr="00895AA6" w:rsidRDefault="00895AA6" w:rsidP="00895AA6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...224 lines deleted...]
-    <w:p w14:paraId="5A267EB3" w14:textId="77777777" w:rsidR="00E70468" w:rsidRPr="00877A59" w:rsidRDefault="00E70468" w:rsidP="009963BA">
+    <w:p w14:paraId="1189AF30" w14:textId="1EEBEFF2" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00271337">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2)  That as a result of said actions by said minor, he/she has suffered a total monetary loss in the amount of $ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text27"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="23" w:name="Text27"/>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.  [See Exhibits]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A267EB3" w14:textId="77777777" w:rsidR="00E70468" w:rsidRPr="00271337" w:rsidRDefault="00E70468" w:rsidP="00271337">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11D7757E" w14:textId="77777777" w:rsidR="00E70468" w:rsidRDefault="00522109" w:rsidP="00522109">
+    <w:p w14:paraId="11D7757E" w14:textId="77777777" w:rsidR="00E70468" w:rsidRPr="00271337" w:rsidRDefault="00522109" w:rsidP="00271337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00522109">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>That said minor child resided at the time of the incident with the parents/guardians and did intentionally or recklessly cause damage to and/or steal petitioner’s property; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C31BCC" w14:textId="77777777" w:rsidR="00522109" w:rsidRDefault="00522109" w:rsidP="00877A59">
+    <w:p w14:paraId="11C31BCC" w14:textId="77777777" w:rsidR="00522109" w:rsidRDefault="00522109" w:rsidP="00271337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">That the parents/guardians knew of the child’s delinquent behavior and failed to take reasonable measures to control the child, making the parents/guardians responsible pursuant to 10 </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Del. C.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1009(c)(6);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050E1D5B" w14:textId="77777777" w:rsidR="00522109" w:rsidRDefault="00522109" w:rsidP="00877A59">
+    <w:p w14:paraId="4A4A36D5" w14:textId="77777777" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00271337">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7736D6BA" w14:textId="1D16DFD1" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00522109" w:rsidP="00522109">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Petitioner has been unable to obtain any or all restitution from the defendant as follows:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="24" w:name="Text28"/>
+      <w:r w:rsidR="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text28"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="300"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="000F44FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="000F44FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="000F44FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="000F44FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="000F44FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00271337" w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="2753861E" w14:textId="77777777" w:rsidR="00271337" w:rsidRDefault="00271337" w:rsidP="00271337">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EDF4B2C" w14:textId="77777777" w:rsidR="00271337" w:rsidRDefault="00271337" w:rsidP="00271337">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5552A088" w14:textId="77777777" w:rsidR="00271337" w:rsidRDefault="00271337" w:rsidP="00271337">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="423259D6" w14:textId="77777777" w:rsidR="00271337" w:rsidRPr="00271337" w:rsidRDefault="00271337" w:rsidP="00271337">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D33BFEE" w14:textId="77777777" w:rsidR="00522109" w:rsidRPr="00271337" w:rsidRDefault="00877A59" w:rsidP="00271337">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WHEREFORE petitioner prays that the Court order the named parents/guardians pursuant to 10 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Del. C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1009(c)(6) to make restitution to petitioner for said losses in the amount not to exceed $5,000.00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1556BCF8" w14:textId="77777777" w:rsidR="00877A59" w:rsidRPr="00973CC9" w:rsidRDefault="00877A59" w:rsidP="00522109">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="388BC509" w14:textId="3101BFD9" w:rsidR="00973CC9" w:rsidRPr="00973CC9" w:rsidRDefault="00973CC9" w:rsidP="00522109">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="865"/>
+          <w:tab w:val="left" w:pos="4314"/>
+          <w:tab w:val="left" w:pos="5791"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dated:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="25" w:name="Text29"/>
+      <w:r w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text29"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="8"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text38"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="26" w:name="Text38"/>
+      <w:r w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="6512B2F3" w14:textId="2B29B8E8" w:rsidR="00973CC9" w:rsidRPr="00973CC9" w:rsidRDefault="00B27B2B" w:rsidP="000F44FA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4314"/>
+          <w:tab w:val="left" w:pos="5791"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>Petitioner has been unable to obtain any or all restitution from the defendant as follows:</w:t>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict w14:anchorId="7FD88A03">
+          <v:shape id="_x0000_s2054" type="#_x0000_t32" style="position:absolute;margin-left:30.6pt;margin-top:.35pt;width:114pt;height:0;z-index:251661824" o:connectortype="straight"/>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict w14:anchorId="6BBF5935">
+          <v:shape id="_x0000_s2055" type="#_x0000_t32" style="position:absolute;margin-left:238.35pt;margin-top:.35pt;width:224.25pt;height:.05pt;z-index:251662848" o:connectortype="straight"/>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="00973CC9" w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00973CC9" w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Petitioner/Attorney</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0988E109" w14:textId="77777777" w:rsidR="00522109" w:rsidRPr="00895AA6" w:rsidRDefault="00522109" w:rsidP="00522109">
+    <w:p w14:paraId="1967F576" w14:textId="77777777" w:rsidR="00973CC9" w:rsidRPr="00973CC9" w:rsidRDefault="00973CC9" w:rsidP="000F44FA">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4314"/>
+          <w:tab w:val="left" w:pos="5791"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...128 lines deleted...]
-    <w:p w14:paraId="0D33BFEE" w14:textId="77777777" w:rsidR="00522109" w:rsidRDefault="00877A59" w:rsidP="00522109">
+    <w:p w14:paraId="717892E1" w14:textId="4E5531F3" w:rsidR="00973CC9" w:rsidRDefault="00B27B2B" w:rsidP="00B27B2B">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1960"/>
+          <w:tab w:val="left" w:pos="6660"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...20 lines deleted...]
-      </w:r>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict w14:anchorId="356A1444">
+          <v:shape id="_x0000_s2056" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:280.35pt;margin-top:12.85pt;width:180.75pt;height:0;z-index:251663872" o:connectortype="straight"/>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="00973CC9" w:rsidRPr="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        Address (if not stated above)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="27" w:name="Text30"/>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text39"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="28" w:name="Text39"/>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w14:paraId="1556BCF8" w14:textId="77777777" w:rsidR="00877A59" w:rsidRDefault="00877A59" w:rsidP="00522109">
-[...732 lines deleted...]
-    <w:p w14:paraId="1FB03589" w14:textId="77777777" w:rsidR="00877A59" w:rsidRPr="006369F8" w:rsidRDefault="00877A59" w:rsidP="006369F8">
+    <w:p w14:paraId="78F6609B" w14:textId="1C4F041A" w:rsidR="00973CC9" w:rsidRDefault="00B27B2B" w:rsidP="00B27B2B">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3450"/>
+          <w:tab w:val="left" w:pos="1960"/>
+          <w:tab w:val="left" w:pos="6660"/>
         </w:tabs>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict w14:anchorId="356A1444">
+          <v:shape id="_x0000_s2057" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:280.35pt;margin-top:13.3pt;width:180.75pt;height:0;z-index:251664896" o:connectortype="straight"/>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                                                       </w:t>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text41"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="Text41"/>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:sectPr w:rsidR="00877A59" w:rsidRPr="006369F8" w:rsidSect="006369F8">
+    <w:p w14:paraId="0EC1726A" w14:textId="76C90CBC" w:rsidR="00973CC9" w:rsidRDefault="00B27B2B" w:rsidP="00B27B2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1960"/>
+          <w:tab w:val="left" w:pos="6660"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict w14:anchorId="1B4E1102">
+          <v:shape id="_x0000_s2058" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:278.85pt;margin-top:13.75pt;width:182.25pt;height:0;z-index:251665920" o:connectortype="straight"/>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                                                       </w:t>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text40"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="Text40"/>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00973CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkStart w:id="31" w:name="Text31"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="1FB03589" w14:textId="15A1AF26" w:rsidR="00877A59" w:rsidRPr="00973CC9" w:rsidRDefault="00973CC9" w:rsidP="00973CC9">
+      <w:pPr>
+        <w:ind w:firstLine="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                         </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:sectPr w:rsidR="00877A59" w:rsidRPr="00973CC9" w:rsidSect="00EF18C5">
       <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="720" w:right="864" w:bottom="540" w:left="864" w:header="288" w:footer="405" w:gutter="0"/>
+      <w:pgMar w:top="1008" w:right="1008" w:bottom="1008" w:left="1008" w:header="720" w:footer="576" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="794264E6" w14:textId="77777777" w:rsidR="00726CA5" w:rsidRDefault="00726CA5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5A041A4C" w14:textId="77777777" w:rsidR="00726CA5" w:rsidRDefault="00726CA5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5623,131 +5234,254 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F045A1F" w14:textId="0FB2CC36" w:rsidR="00EF18C5" w:rsidRPr="00EF18C5" w:rsidRDefault="00EF18C5">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00EF18C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EF18C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00EF18C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00EF18C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00EF18C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EF18C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00EF18C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EF18C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00EF18C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00EF18C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00EF18C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EF18C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0FC69558" w14:textId="77777777" w:rsidR="00EF18C5" w:rsidRDefault="00EF18C5">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5C37BDE7" w14:textId="77777777" w:rsidR="00726CA5" w:rsidRDefault="00726CA5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1A724C3A" w14:textId="77777777" w:rsidR="00726CA5" w:rsidRDefault="00726CA5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="27A3C919" w14:textId="77777777" w:rsidR="00EE2745" w:rsidRDefault="00EE2745" w:rsidP="00895AA6">
+  <w:p w14:paraId="27A3C919" w14:textId="77777777" w:rsidR="00EE2745" w:rsidRPr="00271337" w:rsidRDefault="00EE2745" w:rsidP="00895AA6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-180"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00271337">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Form 132</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="51669754" w14:textId="1A2D8E16" w:rsidR="00EE2745" w:rsidRDefault="00EE2745" w:rsidP="00895AA6">
+  <w:p w14:paraId="51669754" w14:textId="1F5BE204" w:rsidR="00EE2745" w:rsidRPr="00271337" w:rsidRDefault="00EE2745" w:rsidP="00895AA6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-180"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00271337">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>(Rev.</w:t>
+      <w:t>Rev</w:t>
     </w:r>
-    <w:r w:rsidR="00A234A6">
+    <w:r w:rsidR="00271337" w:rsidRPr="00271337">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>11</w:t>
-[...20 lines deleted...]
-      <w:t>)</w:t>
+      <w:t xml:space="preserve"> 4/26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B1C5DB0"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -5882,64 +5616,64 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1682850419">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="79066757">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="675887785">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="116"/>
+  <w:zoom w:percent="129"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="HQDvwUjGKWpVHO8dq/EoyrG307KEus224SrRiLRBmw36EK6jbcWqGzoVMXUweM0evwbzeC4NidcOIyVOXUqdNQ==" w:salt="GqieXvlpPn7LscaG6chbrg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Mx1DtgpmOxbb/HtxGR26kKIFIRlHeLWCk66ec8zB00nlQnRijfP13YJEE4OTPY43+bK5QmJtzUvzS+Vr8DKFNg==" w:salt="TORQf3vktYhQ1W/K3eD+Bg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2059"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotSuppressParagraphBorders/>
     <w:footnoteLayoutLikeWW8/>
     <w:shapeLayoutLikeWW8/>
     <w:alignTablesRowByRow/>
     <w:forgetLastTabAlignment/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:layoutRawTableWidth/>
     <w:layoutTableRowsApart/>
     <w:useWord97LineBreakRules/>
     <w:doNotBreakWrappedTables/>
     <w:doNotSnapToGridInCell/>
     <w:selectFldWithFirstOrLastChar/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useWord2002TableStyleRules/>
@@ -5951,146 +5685,167 @@
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00726CA5"/>
     <w:rsid w:val="000569FD"/>
     <w:rsid w:val="00096C30"/>
     <w:rsid w:val="000F44FA"/>
     <w:rsid w:val="001019F1"/>
     <w:rsid w:val="0012614E"/>
     <w:rsid w:val="00173C3B"/>
     <w:rsid w:val="001C5EAF"/>
     <w:rsid w:val="001C768A"/>
     <w:rsid w:val="001D561E"/>
+    <w:rsid w:val="00271337"/>
     <w:rsid w:val="002D11E0"/>
     <w:rsid w:val="00325C14"/>
     <w:rsid w:val="003345E9"/>
+    <w:rsid w:val="00380DF3"/>
     <w:rsid w:val="0038145F"/>
     <w:rsid w:val="00396772"/>
     <w:rsid w:val="003C13E9"/>
     <w:rsid w:val="003E0B7F"/>
     <w:rsid w:val="003F6C59"/>
     <w:rsid w:val="004044B7"/>
     <w:rsid w:val="004052BC"/>
     <w:rsid w:val="00413BD2"/>
     <w:rsid w:val="004B6E75"/>
     <w:rsid w:val="00522109"/>
+    <w:rsid w:val="00527780"/>
     <w:rsid w:val="00544244"/>
     <w:rsid w:val="005F7823"/>
     <w:rsid w:val="006369F8"/>
     <w:rsid w:val="00661FDD"/>
     <w:rsid w:val="006D237E"/>
     <w:rsid w:val="00726CA5"/>
     <w:rsid w:val="00842DB8"/>
     <w:rsid w:val="00877A59"/>
+    <w:rsid w:val="00882B87"/>
     <w:rsid w:val="00895AA6"/>
     <w:rsid w:val="008D227B"/>
+    <w:rsid w:val="00930651"/>
+    <w:rsid w:val="00973CC9"/>
     <w:rsid w:val="009963BA"/>
     <w:rsid w:val="00A234A6"/>
     <w:rsid w:val="00A316E5"/>
     <w:rsid w:val="00A71542"/>
     <w:rsid w:val="00AD1E74"/>
+    <w:rsid w:val="00B27B2B"/>
     <w:rsid w:val="00B47025"/>
     <w:rsid w:val="00B5261A"/>
     <w:rsid w:val="00BE1244"/>
     <w:rsid w:val="00CF116D"/>
+    <w:rsid w:val="00CF173F"/>
     <w:rsid w:val="00DC76AA"/>
     <w:rsid w:val="00E70468"/>
     <w:rsid w:val="00E87F38"/>
     <w:rsid w:val="00EC0B64"/>
     <w:rsid w:val="00EE2745"/>
+    <w:rsid w:val="00EF18C5"/>
+    <w:rsid w:val="00EF44FF"/>
     <w:rsid w:val="00EF7B8A"/>
     <w:rsid w:val="00FD222D"/>
     <w:rsid w:val="00FD34F7"/>
     <w:rsid w:val="00FE47FB"/>
     <w:rsid w:val="00FF68E1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2059"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
+      <o:rules v:ext="edit">
+        <o:r id="V:Rule9" type="connector" idref="#_x0000_s2053"/>
+        <o:r id="V:Rule10" type="connector" idref="#_x0000_s2052"/>
+        <o:r id="V:Rule11" type="connector" idref="#_x0000_s2057"/>
+        <o:r id="V:Rule12" type="connector" idref="#_x0000_s2055"/>
+        <o:r id="V:Rule13" type="connector" idref="#_x0000_s2058"/>
+        <o:r id="V:Rule14" type="connector" idref="#_x0000_s2051"/>
+        <o:r id="V:Rule15" type="connector" idref="#_x0000_s2056"/>
+        <o:r id="V:Rule16" type="connector" idref="#_x0000_s2054"/>
+      </o:rules>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6ADB27E5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{18D27402-0CAB-48F9-B45A-6920A9158232}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6398,50 +6153,52 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="-450" w:right="-144"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="009963BA"/>
     <w:tblPr>
       <w:tblBorders>
@@ -6466,117 +6223,130 @@
       </w:tabs>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
     <w:basedOn w:val="Heading1"/>
     <w:link w:val="Style2Char"/>
     <w:qFormat/>
     <w:rsid w:val="004044B7"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="004044B7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
     <w:name w:val="Style1 Char"/>
-    <w:basedOn w:val="Heading1Char"/>
     <w:link w:val="Style1"/>
     <w:rsid w:val="004044B7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Style3Char"/>
     <w:qFormat/>
     <w:rsid w:val="004044B7"/>
     <w:pPr>
       <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="859" w:y="136"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style2Char">
     <w:name w:val="Style2 Char"/>
-    <w:basedOn w:val="Heading1Char"/>
     <w:link w:val="Style2"/>
     <w:rsid w:val="004044B7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style3Char">
     <w:name w:val="Style3 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Style3"/>
     <w:rsid w:val="004044B7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00271337"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF18C5"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6852,73 +6622,73 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2121</Characters>
+  <Pages>2</Pages>
+  <Words>370</Words>
+  <Characters>2114</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The Family Court of the State of Delaware</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Delaware</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2489</CharactersWithSpaces>
+  <CharactersWithSpaces>2480</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Family Court of the State of Delaware</dc:title>
   <dc:subject/>
   <dc:creator>Tumiki, Shashank C (Courts)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>