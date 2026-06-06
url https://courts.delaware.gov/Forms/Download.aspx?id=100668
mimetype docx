--- v0 (2025-10-22)
+++ v1 (2026-06-06)
@@ -1,70 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D619F6" w:rsidRPr="000D64A4" w:rsidRDefault="002D5E2D" w:rsidP="00D619F6">
+    <w:p w14:paraId="56D43341" w14:textId="77777777" w:rsidR="00D619F6" w:rsidRPr="000D64A4" w:rsidRDefault="002D5E2D" w:rsidP="008F1900">
       <w:pPr>
         <w:pStyle w:val="Title"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D64A4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D25BEC8" wp14:editId="2C1508D3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2948305</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-289560</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1152525" cy="1152525"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Picture 2" descr="test2 Family-Court-grayscale-9per"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="test2 Family-Court-grayscale-9per"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
@@ -92,5108 +94,6352 @@
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00D619F6">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D619F6" w:rsidRPr="000D64A4">
         <w:rPr>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>The Family Court of the State of Delaware</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D619F6" w:rsidRPr="000D64A4" w:rsidRDefault="00D619F6" w:rsidP="00D619F6">
+    <w:p w14:paraId="25BF2FD6" w14:textId="77777777" w:rsidR="00D619F6" w:rsidRPr="000D64A4" w:rsidRDefault="00D619F6" w:rsidP="008F1900">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D64A4">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">In and For </w:t>
+      <w:r w:rsidRPr="009F0A36">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F0A36">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F0A36">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="cnty"/>
       <w:bookmarkStart w:id="1" w:name="Check1"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="000D64A4">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="009F0A36">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="000D64A4">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="009F0A36">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007E5C5D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="009F0A36">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="007E5C5D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="009F0A36">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="000D64A4">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="009F0A36">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="000D64A4">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="009F0A36">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> New Castle  </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Check2"/>
-      <w:r w:rsidRPr="000D64A4">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="009F0A36">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="000D64A4">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="009F0A36">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007E5C5D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="009F0A36">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="007E5C5D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="009F0A36">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="000D64A4">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="009F0A36">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="009F0A36">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="000D64A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kent  </w:t>
+        <w:t xml:space="preserve">Kent  </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Check3"/>
       <w:r w:rsidRPr="000D64A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="000D64A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007E5C5D">
+      <w:r w:rsidRPr="000D64A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="007E5C5D">
+      <w:r w:rsidRPr="000D64A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000D64A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="000D64A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Sussex County</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0A36">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Sussex County</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D619F6" w:rsidRPr="000D64A4" w:rsidRDefault="00D619F6" w:rsidP="00D619F6">
+    <w:p w14:paraId="329AFBCF" w14:textId="6D01417C" w:rsidR="00D619F6" w:rsidRPr="000D64A4" w:rsidRDefault="00D619F6" w:rsidP="008F1900">
       <w:pPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D64A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">REQUEST FOR </w:t>
+        <w:t>REQUEST FOR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16D50">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F1900" w:rsidRPr="00D16D50">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>REMOTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00D900BA" w:rsidRPr="00D16D50">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D900BA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>TELEPHONIC PARTICIPATION AT</w:t>
+        <w:t>PARTICIPATION AT</w:t>
       </w:r>
       <w:r w:rsidRPr="000D64A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> MEDIATION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D619F6" w:rsidRDefault="00D619F6" w:rsidP="00D619F6">
+    <w:p w14:paraId="7EBB1095" w14:textId="77777777" w:rsidR="00D619F6" w:rsidRDefault="00D619F6" w:rsidP="00D619F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC3F8E" w:rsidRPr="00F21AA5" w:rsidRDefault="00185547" w:rsidP="00EC3F8E">
+    <w:p w14:paraId="697822E8" w14:textId="77777777" w:rsidR="00EC3F8E" w:rsidRPr="008F1900" w:rsidRDefault="00185547" w:rsidP="008F1900">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-576"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
-      <w:r w:rsidR="00EC3F8E" w:rsidRPr="00F21AA5">
+      <w:r w:rsidR="00EC3F8E" w:rsidRPr="008F1900">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Petitioner                                              </w:t>
       </w:r>
-      <w:r w:rsidR="00F21AA5">
+      <w:r w:rsidR="00F21AA5" w:rsidRPr="008F1900">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidR="00EC3F8E" w:rsidRPr="00F21AA5">
+      <w:r w:rsidR="00EC3F8E" w:rsidRPr="008F1900">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> v. Respondent</w:t>
       </w:r>
-      <w:r w:rsidR="00EC3F8E" w:rsidRPr="00F21AA5">
+      <w:r w:rsidR="00EC3F8E" w:rsidRPr="008F1900">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EC3F8E" w:rsidRPr="00F21AA5">
+      <w:r w:rsidR="00EC3F8E" w:rsidRPr="008F1900">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="10759" w:type="dxa"/>
+        <w:tblW w:w="10764" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4310"/>
+        <w:gridCol w:w="4315"/>
         <w:gridCol w:w="59"/>
         <w:gridCol w:w="4230"/>
         <w:gridCol w:w="90"/>
         <w:gridCol w:w="2070"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidTr="00EC3F8E">
+      <w:tr w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w14:paraId="7DFBAB5F" w14:textId="77777777" w:rsidTr="00454B92">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
-            <w:pPr>
+          <w:p w14:paraId="40E00502" w14:textId="72AE9A51" w:rsidR="00EC3F8E" w:rsidRPr="008F1900" w:rsidRDefault="00EC3F8E" w:rsidP="008F1900">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:r w:rsidR="00F21AA5">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> &amp; Telephone#</w:t>
+            <w:r w:rsidR="00F21AA5" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Telephone</w:t>
+            </w:r>
+            <w:r w:rsidR="009717D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F21AA5" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6D2CF8B0" w14:textId="77777777" w:rsidR="00EC3F8E" w:rsidRPr="008F1900" w:rsidRDefault="00EC3F8E" w:rsidP="008F1900">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
-            <w:pPr>
+          <w:p w14:paraId="714D6568" w14:textId="2F6313C2" w:rsidR="00EC3F8E" w:rsidRPr="008F1900" w:rsidRDefault="00DD0C5A" w:rsidP="008F1900">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="75"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC3F8E" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:r w:rsidR="00F21AA5">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> &amp; Telephone#</w:t>
+            <w:r w:rsidR="00F21AA5" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Telephone</w:t>
+            </w:r>
+            <w:r w:rsidR="009717D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F21AA5" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
+          <w:p w14:paraId="41382F28" w14:textId="77777777" w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
+          <w:p w14:paraId="2375EC6C" w14:textId="77777777" w:rsidR="00EC3F8E" w:rsidRPr="00DD0C5A" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD0C5A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>File Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="4" w:name="Text48"/>
-      <w:tr w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidTr="00EC3F8E">
+      <w:tr w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w14:paraId="2E3B197E" w14:textId="77777777" w:rsidTr="00454B92">
         <w:trPr>
-          <w:trHeight w:val="237"/>
+          <w:trHeight w:val="500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00C24B43" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3AEA47EF" w14:textId="0E8CF6E0" w:rsidR="00EC3F8E" w:rsidRPr="008F1900" w:rsidRDefault="00DD0C5A" w:rsidP="00DD0C5A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="4" w:name="Text48"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC3F8E" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00EC3F8E" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00EC3F8E" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00EC3F8E" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00EC3F8E" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC3F8E" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC3F8E" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC3F8E" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC3F8E" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC3F8E" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="48D66F5E" w14:textId="77777777" w:rsidR="00EC3F8E" w:rsidRPr="008F1900" w:rsidRDefault="00EC3F8E" w:rsidP="008F1900">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="657B574B" w14:textId="73BC23BD" w:rsidR="00EC3F8E" w:rsidRPr="008F1900" w:rsidRDefault="00EC3F8E" w:rsidP="00DD0C5A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00DD0C5A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="009717D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="009717D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="009717D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="009717D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="009717D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
+          <w:p w14:paraId="47D0B289" w14:textId="77777777" w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
+          <w:p w14:paraId="2C5E06E4" w14:textId="77777777" w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidTr="00EC3F8E">
+      <w:tr w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w14:paraId="546396EB" w14:textId="77777777" w:rsidTr="00454B92">
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> &amp; Telephone#</w:t>
+          <w:p w14:paraId="2C4DC73F" w14:textId="5DF5A285" w:rsidR="00EC3F8E" w:rsidRPr="008F1900" w:rsidRDefault="00EC3F8E" w:rsidP="008F1900">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Attorney Name</w:t>
+            </w:r>
+            <w:r w:rsidR="00F21AA5" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Telephone</w:t>
+            </w:r>
+            <w:r w:rsidR="009717D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F21AA5" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3EE198E0" w14:textId="77777777" w:rsidR="00EC3F8E" w:rsidRPr="008F1900" w:rsidRDefault="00EC3F8E" w:rsidP="008F1900">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> &amp; Telephone#</w:t>
+          <w:p w14:paraId="6FB28CCF" w14:textId="06F9B68C" w:rsidR="00EC3F8E" w:rsidRPr="008F1900" w:rsidRDefault="00EC3F8E" w:rsidP="008F1900">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD0C5A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Attorney Name</w:t>
+            </w:r>
+            <w:r w:rsidR="00F21AA5" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Telephone</w:t>
+            </w:r>
+            <w:r w:rsidR="009717D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F21AA5" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
+          <w:p w14:paraId="2FD0CD52" w14:textId="77777777" w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="5" w:name="Text50"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="000D64A4" w:rsidP="00EC3F8E">
-            <w:pPr>
+          <w:p w14:paraId="7861A0D2" w14:textId="77777777" w:rsidR="00EC3F8E" w:rsidRPr="006625AD" w:rsidRDefault="000D64A4" w:rsidP="00DD6DC2">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006625AD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006625AD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006625AD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006625AD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006625AD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006625AD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006625AD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006625AD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006625AD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006625AD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="6" w:name="Text64"/>
-      <w:tr w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidTr="00EC3F8E">
+      <w:tr w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w14:paraId="6F020F1E" w14:textId="77777777" w:rsidTr="00454B92">
         <w:trPr>
-          <w:trHeight w:val="237"/>
+          <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="000D64A4" w:rsidP="00EC3F8E">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0BA18E51" w14:textId="61A453C3" w:rsidR="00EC3F8E" w:rsidRPr="008F1900" w:rsidRDefault="00DD0C5A" w:rsidP="00DD0C5A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="6" w:name="Text64"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="000D64A4" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="000D64A4" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="000D64A4" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="000D64A4" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:noProof/>
-[...39 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="000D64A4" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
-            <w:r w:rsidR="00EC3F8E" w:rsidRPr="00902B3B">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00EC3F8E" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4FDD5DD7" w14:textId="77777777" w:rsidR="00EC3F8E" w:rsidRPr="008F1900" w:rsidRDefault="00EC3F8E" w:rsidP="008F1900">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="000D64A4">
-            <w:pPr>
+          <w:p w14:paraId="7A65E595" w14:textId="782E4969" w:rsidR="00EC3F8E" w:rsidRPr="008F1900" w:rsidRDefault="00DD0C5A" w:rsidP="008F1900">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="75"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000D64A4">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="000D64A4" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="000D64A4">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="000D64A4" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="000D64A4">
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="000D64A4" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="000D64A4" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000D64A4">
-[...42 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="000D64A4" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="000D64A4" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="000D64A4" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="000D64A4" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="000D64A4" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="000D64A4" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00902B3B">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00EC3F8E" w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
+          <w:p w14:paraId="32257539" w14:textId="77777777" w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
+          <w:p w14:paraId="620EDB5B" w14:textId="77777777" w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidTr="00EC3F8E">
+      <w:tr w:rsidR="00454B92" w:rsidRPr="00902B3B" w14:paraId="1C7EB7D2" w14:textId="77777777" w:rsidTr="00454B92">
         <w:trPr>
-          <w:trHeight w:val="237"/>
+          <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="11C25405" w14:textId="2F165AAB" w:rsidR="00454B92" w:rsidRPr="00D16D50" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D16D50">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Email Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="nil"/>
-[...18 lines deleted...]
-              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="671DF365" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="00D16D50" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="nil"/>
-[...19 lines deleted...]
-              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00CC5A70" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
-            <w:pPr>
+          <w:p w14:paraId="030F50A6" w14:textId="07C374E4" w:rsidR="00454B92" w:rsidRPr="00D16D50" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="75"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:i/>
-[...310 lines deleted...]
-              <w:t xml:space="preserve"> &amp; Telephone#</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D16D50">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Email Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
+          <w:p w14:paraId="7D959371" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="00902B3B" w:rsidRDefault="00454B92" w:rsidP="00454B92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
+          </w:tcPr>
+          <w:p w14:paraId="6E465D85" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="00902B3B" w:rsidRDefault="00454B92" w:rsidP="00454B92">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidTr="00EC3F8E">
+      <w:tr w:rsidR="00454B92" w:rsidRPr="00902B3B" w14:paraId="564C2FB7" w14:textId="77777777" w:rsidTr="00454B92">
         <w:trPr>
-          <w:trHeight w:val="237"/>
+          <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="000D64A4" w:rsidP="00EC3F8E">
-            <w:pPr>
+          <w:p w14:paraId="3D0AE2AB" w14:textId="316C5617" w:rsidR="00454B92" w:rsidRPr="008F1900" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="65A67BD5" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="008F1900" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="000D64A4">
-            <w:pPr>
+          <w:p w14:paraId="3EE97FAF" w14:textId="4C4E074C" w:rsidR="00454B92" w:rsidRPr="008F1900" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="75"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000D64A4">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="000D64A4">
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1ED4263B" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="00902B3B" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D64A4">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BCB6E1D" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="00902B3B" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-            <w:r w:rsidR="000D64A4">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00454B92" w:rsidRPr="00902B3B" w14:paraId="11E288C3" w14:textId="77777777" w:rsidTr="00454B92">
+        <w:trPr>
+          <w:trHeight w:val="408"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="43CF6FDF" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="008F1900" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:left="139"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Petitioner (if any)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="59" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0803A98A" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="008F1900" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F8BB959" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="008F1900" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:firstLine="75"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Respondent (if any)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E52573B" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="00902B3B" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...46 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37E972B6" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="00DD0C5A" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD0C5A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Case Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00454B92" w:rsidRPr="00902B3B" w14:paraId="32068EB4" w14:textId="77777777" w:rsidTr="00DD6DC2">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA54FBF" w14:textId="0FAC5D23" w:rsidR="00454B92" w:rsidRPr="008F1900" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:left="139"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Name &amp; Telephone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="59" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72F120FC" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="008F1900" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="278B5225" w14:textId="15CE6E76" w:rsidR="00454B92" w:rsidRPr="008F1900" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:firstLine="75"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Name &amp; Telephone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
+          <w:p w14:paraId="26DB0CD1" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="00902B3B" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C876A52" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="00902B3B" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00454B92" w:rsidRPr="00902B3B" w14:paraId="0B70297D" w14:textId="77777777" w:rsidTr="00DD6DC2">
+        <w:trPr>
+          <w:trHeight w:val="528"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="409D4ABC" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="008F1900" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:left="139"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="59" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D48E2BD" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="008F1900" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="202F61B3" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="008F1900" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:firstLine="75"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54C3DF60" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="00902B3B" w:rsidRDefault="00454B92" w:rsidP="00454B92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="7" w:name="Text57"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="000D64A4" w:rsidP="00EC3F8E">
-            <w:pPr>
+          <w:p w14:paraId="795D4D6C" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="006625AD" w:rsidRDefault="00454B92" w:rsidP="00DD6DC2">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006625AD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text57"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006625AD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006625AD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006625AD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006625AD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006625AD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006625AD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006625AD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006625AD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006625AD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidTr="00EC3F8E">
+      <w:tr w:rsidR="00454B92" w:rsidRPr="00902B3B" w14:paraId="33CD388D" w14:textId="77777777" w:rsidTr="00DD6DC2">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
+          <w:p w14:paraId="68F4609F" w14:textId="627DB6EB" w:rsidR="00454B92" w:rsidRPr="008F1900" w:rsidRDefault="00454B92" w:rsidP="00454B92">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2165"/>
                 <w:tab w:val="left" w:pos="3065"/>
               </w:tabs>
-              <w:rPr>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> &amp; Telephone#</w:t>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Attorney Name &amp; Telephone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="022BA728" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="008F1900" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
+          <w:p w14:paraId="5FB85284" w14:textId="2B705652" w:rsidR="00454B92" w:rsidRPr="008F1900" w:rsidRDefault="00454B92" w:rsidP="00454B92">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2165"/>
                 <w:tab w:val="left" w:pos="3065"/>
               </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="20"/>
-[...19 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Attorney Name &amp; Telephone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"># </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
+          <w:p w14:paraId="3D427982" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="00902B3B" w:rsidRDefault="00454B92" w:rsidP="00454B92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
+          <w:p w14:paraId="3A3C3BC1" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="00902B3B" w:rsidRDefault="00454B92" w:rsidP="00454B92">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidTr="00EC3F8E">
+      <w:tr w:rsidR="00454B92" w:rsidRPr="00902B3B" w14:paraId="7C8B7B7C" w14:textId="77777777" w:rsidTr="00DD6DC2">
         <w:trPr>
-          <w:trHeight w:val="238"/>
+          <w:trHeight w:val="491"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="000D64A4">
+          <w:p w14:paraId="62FF401A" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="008F1900" w:rsidRDefault="00454B92" w:rsidP="00454B92">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2165"/>
                 <w:tab w:val="left" w:pos="3065"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="Text56"/>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
-            <w:r w:rsidR="000D64A4">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="000D64A4">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="000D64A4">
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000D64A4">
-[...42 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00902B3B">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="754B1F33" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="008F1900" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="000D64A4">
+          <w:p w14:paraId="5DF8EE19" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="008F1900" w:rsidRDefault="00454B92" w:rsidP="00454B92">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2165"/>
                 <w:tab w:val="left" w:pos="3065"/>
               </w:tabs>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="000D64A4">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="000D64A4">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="000D64A4">
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000D64A4">
-[...42 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00902B3B">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
+          <w:p w14:paraId="31D3179D" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="00902B3B" w:rsidRDefault="00454B92" w:rsidP="00454B92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A3DB668" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="00902B3B" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00454B92" w:rsidRPr="00902B3B" w14:paraId="378D1CD3" w14:textId="77777777" w:rsidTr="00DD6DC2">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C0F8137" w14:textId="2B827A6C" w:rsidR="00454B92" w:rsidRPr="00D16D50" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2165"/>
+                <w:tab w:val="left" w:pos="3065"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D16D50">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Email Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="59" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39DCDFD7" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="00D16D50" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6984122C" w14:textId="258BFF23" w:rsidR="00454B92" w:rsidRPr="00D16D50" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2165"/>
+                <w:tab w:val="left" w:pos="3065"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D16D50">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Email Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AB9FE60" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="00902B3B" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F8E" w:rsidRPr="00902B3B" w:rsidRDefault="00EC3F8E" w:rsidP="00EC3F8E">
+          <w:p w14:paraId="1C605AEE" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="00902B3B" w:rsidRDefault="00454B92" w:rsidP="00454B92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00454B92" w:rsidRPr="008F1900" w14:paraId="7DD545A9" w14:textId="77777777" w:rsidTr="00454B92">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="2160" w:type="dxa"/>
+          <w:trHeight w:val="530"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4315" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="544E826E" w14:textId="79DE559C" w:rsidR="00454B92" w:rsidRPr="008F1900" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:left="139"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="008F1900">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="59" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62EE96C4" w14:textId="77777777" w:rsidR="00454B92" w:rsidRPr="008F1900" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="761AD11D" w14:textId="3539ED5E" w:rsidR="00454B92" w:rsidRDefault="00454B92" w:rsidP="00454B92">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:firstLine="75"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="002D3588">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D619F6" w:rsidRDefault="00D619F6" w:rsidP="00D619F6">
+    <w:p w14:paraId="6AF9085E" w14:textId="77777777" w:rsidR="006625AD" w:rsidRDefault="006625AD" w:rsidP="00D619F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0033748E" w:rsidRPr="005E16DE" w:rsidRDefault="0033748E" w:rsidP="00D619F6">
+    <w:p w14:paraId="2E46A9CB" w14:textId="77777777" w:rsidR="00DD0C5A" w:rsidRDefault="00DD0C5A" w:rsidP="00D619F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="486E3956" w14:textId="77777777" w:rsidR="006625AD" w:rsidRDefault="006625AD" w:rsidP="00D619F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3780"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D06082D" w14:textId="77777777" w:rsidR="0033748E" w:rsidRPr="005E16DE" w:rsidRDefault="0033748E" w:rsidP="00D619F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3780"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2520"/>
+        <w:gridCol w:w="7056"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0033748E" w:rsidRPr="00DD0C5A" w14:paraId="56F595D8" w14:textId="77777777" w:rsidTr="00A8612C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B7466A3" w14:textId="77777777" w:rsidR="0033748E" w:rsidRPr="00DD0C5A" w:rsidRDefault="0033748E" w:rsidP="00DD0C5A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3780"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD0C5A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Type of Petition:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7056" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B924F36" w14:textId="0B68ABC5" w:rsidR="0033748E" w:rsidRPr="00DD0C5A" w:rsidRDefault="009717D5" w:rsidP="00DD0C5A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3780"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="40"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="9" w:name="Text4"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="9"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0033748E" w:rsidRPr="00DD0C5A" w14:paraId="76C2C258" w14:textId="77777777" w:rsidTr="00A8612C">
+        <w:trPr>
+          <w:trHeight w:val="143"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26826765" w14:textId="77777777" w:rsidR="0033748E" w:rsidRPr="00DD0C5A" w:rsidRDefault="0033748E" w:rsidP="00DD0C5A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3780"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7056" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73C5650E" w14:textId="77777777" w:rsidR="0033748E" w:rsidRPr="00DD0C5A" w:rsidRDefault="0033748E" w:rsidP="00DD0C5A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3780"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0033748E" w:rsidRPr="00DD0C5A" w14:paraId="19B31351" w14:textId="77777777" w:rsidTr="00A8612C">
+        <w:trPr>
+          <w:trHeight w:val="558"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="28A69857" w14:textId="77777777" w:rsidR="0033748E" w:rsidRPr="00DD0C5A" w:rsidRDefault="0033748E" w:rsidP="00DD0C5A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3780"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD0C5A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Mediator:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7056" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2F0A83" w14:textId="5B9C2B44" w:rsidR="0033748E" w:rsidRPr="00DD0C5A" w:rsidRDefault="009717D5" w:rsidP="00DD0C5A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3780"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="40"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="10" w:name="Text5"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="10"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0033748E" w:rsidRPr="00DD0C5A" w14:paraId="7216735F" w14:textId="77777777" w:rsidTr="00A8612C">
+        <w:trPr>
+          <w:trHeight w:val="377"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05F8C818" w14:textId="77777777" w:rsidR="0033748E" w:rsidRPr="00DD0C5A" w:rsidRDefault="0033748E" w:rsidP="00DD0C5A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3780"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7056" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34210701" w14:textId="77777777" w:rsidR="0033748E" w:rsidRPr="00DD0C5A" w:rsidRDefault="0033748E" w:rsidP="00DD0C5A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3780"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0033748E" w:rsidRPr="00DD0C5A" w14:paraId="406EF323" w14:textId="77777777" w:rsidTr="00A8612C">
+        <w:trPr>
+          <w:trHeight w:val="540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="625504B0" w14:textId="77777777" w:rsidR="0033748E" w:rsidRPr="00DD0C5A" w:rsidRDefault="0033748E" w:rsidP="00DD0C5A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3780"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD0C5A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Date/time scheduled:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7056" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="72A1B378" w14:textId="633B2EF6" w:rsidR="0033748E" w:rsidRPr="00DD0C5A" w:rsidRDefault="009717D5" w:rsidP="00DD0C5A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3780"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="40"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="11" w:name="Text6"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="11"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7B7258F5" w14:textId="77777777" w:rsidR="0033748E" w:rsidRPr="00DD0C5A" w:rsidRDefault="0033748E" w:rsidP="00DD0C5A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3780"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2178"/>
-        <w:gridCol w:w="7398"/>
+        <w:gridCol w:w="2520"/>
+        <w:gridCol w:w="7056"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0033748E" w:rsidRPr="00A3735C" w:rsidTr="00A3735C">
-[...2 lines deleted...]
-            <w:tcW w:w="2178" w:type="dxa"/>
+      <w:tr w:rsidR="00D900BA" w:rsidRPr="00DD0C5A" w14:paraId="61E43758" w14:textId="77777777" w:rsidTr="00376F06">
+        <w:trPr>
+          <w:trHeight w:val="504"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="0033748E" w:rsidRPr="00A3735C" w:rsidRDefault="0033748E" w:rsidP="00A3735C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CCBA7A3" w14:textId="77777777" w:rsidR="00D900BA" w:rsidRPr="00DD0C5A" w:rsidRDefault="00D900BA" w:rsidP="00DD0C5A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3780"/>
               </w:tabs>
-              <w:rPr>
-[...14 lines deleted...]
-            <w:tcW w:w="7398" w:type="dxa"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD0C5A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>My address</w:t>
+            </w:r>
+            <w:r w:rsidR="007448A8" w:rsidRPr="00DD0C5A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD0C5A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7056" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="0033748E" w:rsidRPr="00A3735C" w:rsidRDefault="000D64A4" w:rsidP="00A3735C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BEB0323" w14:textId="3DD1DCDD" w:rsidR="00D900BA" w:rsidRPr="00DD0C5A" w:rsidRDefault="009717D5" w:rsidP="00DD0C5A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3780"/>
               </w:tabs>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text4"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="45"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A3735C">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A3735C">
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A3735C">
-[...36 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
-[...331 lines deleted...]
-            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0033748E" w:rsidRDefault="0033748E" w:rsidP="00D619F6">
+    <w:p w14:paraId="113BBF5D" w14:textId="77777777" w:rsidR="00376F06" w:rsidRDefault="00376F06" w:rsidP="00A8612C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...149 lines deleted...]
-    <w:p w:rsidR="00D900BA" w:rsidRDefault="00D900BA" w:rsidP="00D619F6">
+    <w:p w14:paraId="0D9A0BCA" w14:textId="77777777" w:rsidR="00376F06" w:rsidRDefault="00376F06" w:rsidP="00A8612C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
         </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B60032" w:rsidRPr="005E16DE" w:rsidRDefault="00B60032" w:rsidP="00D619F6">
+    <w:p w14:paraId="7AADE1EE" w14:textId="77777777" w:rsidR="00376F06" w:rsidRDefault="00376F06" w:rsidP="00A8612C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
         </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="14"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0033748E" w:rsidRDefault="00B60032" w:rsidP="00D619F6">
+    <w:p w14:paraId="46D7E950" w14:textId="77777777" w:rsidR="00376F06" w:rsidRDefault="00376F06" w:rsidP="00A8612C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
         </w:tabs>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>I live more than 100 miles from the courthouse. I am requesting to participate in the mediation telephonically.</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="0033748E" w:rsidRDefault="0033748E" w:rsidP="00D619F6">
+    <w:p w14:paraId="42125AF6" w14:textId="7BC16F4D" w:rsidR="00376F06" w:rsidRDefault="00B60032" w:rsidP="00A8612C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I live more than 100 miles from the courthouse. I am requesting to participate in the mediation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D3AE76" w14:textId="26536242" w:rsidR="0033748E" w:rsidRPr="00D16D50" w:rsidRDefault="009717D5" w:rsidP="00A8612C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3780"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D16D50">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>remote</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0321" w:rsidRPr="00D16D50">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ly</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60032" w:rsidRPr="00D16D50">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D8C202" w14:textId="77777777" w:rsidR="0033748E" w:rsidRPr="00D16D50" w:rsidRDefault="0033748E" w:rsidP="00A8612C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3780"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="3523" w:tblpY="4"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="4572"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D26714" w:rsidRPr="003124CC" w:rsidTr="00D26714">
+      <w:tr w:rsidR="00D16D50" w:rsidRPr="00D16D50" w14:paraId="26C7D7B4" w14:textId="77777777" w:rsidTr="00D26714">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26714" w:rsidRPr="000E1C07" w:rsidRDefault="00D26714" w:rsidP="00D26714">
-            <w:pPr>
+          <w:p w14:paraId="5A9771BC" w14:textId="77777777" w:rsidR="00D26714" w:rsidRPr="00D16D50" w:rsidRDefault="00D26714" w:rsidP="00A8612C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="22"/>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="12" w:name="_Hlk227656333"/>
+            <w:r w:rsidRPr="00D16D50">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26714" w:rsidRPr="000E1C07" w:rsidRDefault="00D26714" w:rsidP="00D26714">
-            <w:pPr>
+          <w:p w14:paraId="7EF31D2C" w14:textId="77777777" w:rsidR="00D26714" w:rsidRPr="00D16D50" w:rsidRDefault="00D26714" w:rsidP="00A8612C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26714" w:rsidRPr="000E1C07" w:rsidRDefault="00D26714" w:rsidP="00D26714">
-            <w:pPr>
+          <w:p w14:paraId="4FB3260E" w14:textId="77777777" w:rsidR="00D26714" w:rsidRPr="00D16D50" w:rsidRDefault="00D26714" w:rsidP="00A8612C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="22"/>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D16D50">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Requestor</w:t>
             </w:r>
-            <w:r w:rsidR="000E1C07" w:rsidRPr="000E1C07">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="000E1C07" w:rsidRPr="00D16D50">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Print Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="12"/>
     </w:tbl>
-    <w:p w:rsidR="0033748E" w:rsidRDefault="0033748E" w:rsidP="00D619F6">
+    <w:p w14:paraId="5BAAEE74" w14:textId="77777777" w:rsidR="0033748E" w:rsidRPr="00D16D50" w:rsidRDefault="0033748E" w:rsidP="00A8612C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0033748E" w:rsidRDefault="0033748E" w:rsidP="00D619F6">
+    <w:p w14:paraId="478ABEB8" w14:textId="77777777" w:rsidR="0033748E" w:rsidRPr="00D16D50" w:rsidRDefault="0033748E" w:rsidP="00A8612C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007448A8" w:rsidRDefault="000E1C07" w:rsidP="00D619F6">
+    <w:p w14:paraId="640B1672" w14:textId="77777777" w:rsidR="00A8612C" w:rsidRPr="00D16D50" w:rsidRDefault="00A8612C" w:rsidP="00A8612C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="000E1C07" w:rsidRDefault="000E1C07" w:rsidP="00D619F6">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="5761" w:tblpY="296"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4572"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D16D50" w:rsidRPr="00D16D50" w14:paraId="0799186A" w14:textId="77777777" w:rsidTr="00205D38">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BE55274" w14:textId="55A2C52F" w:rsidR="00205D38" w:rsidRPr="00D16D50" w:rsidRDefault="00205D38" w:rsidP="00205D38">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D16D50">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Requestor – Sign Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="005A1D0E" w14:textId="77777777" w:rsidR="00205D38" w:rsidRPr="00D16D50" w:rsidRDefault="000E1C07" w:rsidP="00205D38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D16D50">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D16D50">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-        <w:t>Requestor – Sign Name</w:t>
+      <w:r w:rsidR="003832CB" w:rsidRPr="00D16D50">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E1C07" w:rsidRDefault="000E1C07" w:rsidP="00D619F6">
+    <w:p w14:paraId="5327EB5C" w14:textId="6446287F" w:rsidR="000E1C07" w:rsidRPr="00D16D50" w:rsidRDefault="00205D38" w:rsidP="00205D38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D16D50">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                              </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="001A126D" w:rsidRDefault="00B60032" w:rsidP="00D619F6">
+    <w:p w14:paraId="3D7D0FF9" w14:textId="77777777" w:rsidR="000E1C07" w:rsidRPr="00D16D50" w:rsidRDefault="000E1C07" w:rsidP="00A8612C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>THE REQUEST TO PARTICIPATE TELEPHONICALLY</w:t>
+    </w:p>
+    <w:p w14:paraId="01DA9E59" w14:textId="4A1317E2" w:rsidR="001A126D" w:rsidRPr="00A8612C" w:rsidRDefault="00B60032" w:rsidP="00A8612C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3780"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D16D50">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">THE REQUEST TO PARTICIPATE </w:t>
       </w:r>
-      <w:r w:rsidR="005749A0">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="00376F06" w:rsidRPr="00D16D50">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>REMOTE</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0321" w:rsidRPr="00D16D50">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>LY</w:t>
+      </w:r>
+      <w:r w:rsidR="005749A0" w:rsidRPr="00D16D50">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A126D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="001A126D" w:rsidRPr="00D16D50">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IS </w:t>
       </w:r>
-      <w:r w:rsidR="001A126D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="001A126D" w:rsidRPr="00A8612C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="13" w:name="Check6"/>
-      <w:r w:rsidR="001A126D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="001A126D" w:rsidRPr="00A8612C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007E5C5D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="001A126D" w:rsidRPr="00A8612C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="007E5C5D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="001A126D" w:rsidRPr="00A8612C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="001A126D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="001A126D" w:rsidRPr="00A8612C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
-      <w:r w:rsidR="001A126D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="001A126D" w:rsidRPr="00A8612C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  GRANTED  </w:t>
       </w:r>
-      <w:r w:rsidR="001A126D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="001A126D" w:rsidRPr="00A8612C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="14" w:name="Check7"/>
-      <w:r w:rsidR="001A126D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="001A126D" w:rsidRPr="00A8612C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007E5C5D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="001A126D" w:rsidRPr="00A8612C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="007E5C5D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="001A126D" w:rsidRPr="00A8612C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="001A126D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="001A126D" w:rsidRPr="00A8612C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
-      <w:r w:rsidR="001A126D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="001A126D" w:rsidRPr="00A8612C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  D</w:t>
       </w:r>
-      <w:r w:rsidR="005749A0">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="005749A0" w:rsidRPr="00A8612C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ENIED </w:t>
       </w:r>
-      <w:r w:rsidR="001A126D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="001A126D" w:rsidRPr="00A8612C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>and parties have been notified.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A126D" w:rsidRDefault="001A126D" w:rsidP="00D619F6">
+    <w:p w14:paraId="3AF97C79" w14:textId="77777777" w:rsidR="001A126D" w:rsidRDefault="001A126D" w:rsidP="00D619F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="961"/>
-        <w:gridCol w:w="8615"/>
+        <w:gridCol w:w="1170"/>
+        <w:gridCol w:w="8406"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001A126D" w:rsidRPr="00A3735C" w:rsidTr="00A3735C">
-[...2 lines deleted...]
-            <w:tcW w:w="961" w:type="dxa"/>
+      <w:tr w:rsidR="001A126D" w:rsidRPr="00A3735C" w14:paraId="68D68D35" w14:textId="77777777" w:rsidTr="009717D5">
+        <w:trPr>
+          <w:trHeight w:val="477"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="001A126D" w:rsidRPr="00A3735C" w:rsidRDefault="001A126D" w:rsidP="00A3735C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1028F405" w14:textId="77777777" w:rsidR="001A126D" w:rsidRPr="00A8612C" w:rsidRDefault="001A126D" w:rsidP="00A8612C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3780"/>
               </w:tabs>
-              <w:rPr>
-[...20 lines deleted...]
-            <w:tcW w:w="8615" w:type="dxa"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NOTES: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="001A126D" w:rsidRPr="00A3735C" w:rsidRDefault="000D64A4" w:rsidP="00A3735C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E2627EE" w14:textId="3F12FD6C" w:rsidR="001A126D" w:rsidRPr="00A8612C" w:rsidRDefault="000D64A4" w:rsidP="00A8612C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3780"/>
               </w:tabs>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A3735C">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A3735C">
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A3735C">
-[...42 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="009717D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="009717D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="009717D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="009717D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="009717D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A126D" w:rsidRPr="00A3735C" w:rsidTr="00A3735C">
-[...2 lines deleted...]
-            <w:tcW w:w="961" w:type="dxa"/>
+      <w:tr w:rsidR="001A126D" w:rsidRPr="00A3735C" w14:paraId="572743D8" w14:textId="77777777" w:rsidTr="009717D5">
+        <w:trPr>
+          <w:trHeight w:val="440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="001A126D" w:rsidRPr="00A3735C" w:rsidRDefault="001A126D" w:rsidP="00A3735C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="09F4097E" w14:textId="77777777" w:rsidR="001A126D" w:rsidRPr="00A8612C" w:rsidRDefault="001A126D" w:rsidP="00A8612C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3780"/>
               </w:tabs>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:tcW w:w="8615" w:type="dxa"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="001A126D" w:rsidRPr="00A3735C" w:rsidRDefault="000D64A4" w:rsidP="00A3735C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="721CD514" w14:textId="77777777" w:rsidR="001A126D" w:rsidRPr="00A8612C" w:rsidRDefault="000D64A4" w:rsidP="00A8612C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3780"/>
               </w:tabs>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A3735C">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A3735C">
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A3735C">
-[...42 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0022322C" w:rsidRPr="00A3735C" w:rsidTr="00A3735C">
-[...2 lines deleted...]
-            <w:tcW w:w="961" w:type="dxa"/>
+      <w:tr w:rsidR="0022322C" w:rsidRPr="00A8612C" w14:paraId="729E9A60" w14:textId="77777777" w:rsidTr="009717D5">
+        <w:trPr>
+          <w:trHeight w:val="467"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="0022322C" w:rsidRPr="00A3735C" w:rsidRDefault="0022322C" w:rsidP="00A3735C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="18629EBF" w14:textId="77777777" w:rsidR="0022322C" w:rsidRPr="00A8612C" w:rsidRDefault="0022322C" w:rsidP="00A8612C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3780"/>
               </w:tabs>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:tcW w:w="8615" w:type="dxa"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="0022322C" w:rsidRPr="00A3735C" w:rsidRDefault="000D64A4" w:rsidP="00A3735C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A70C0BC" w14:textId="77777777" w:rsidR="0022322C" w:rsidRPr="00A8612C" w:rsidRDefault="000D64A4" w:rsidP="00A8612C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3780"/>
               </w:tabs>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A3735C">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A3735C">
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A3735C">
-[...42 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0022322C" w:rsidRDefault="001A126D" w:rsidP="00D619F6">
+    <w:p w14:paraId="499549EA" w14:textId="77777777" w:rsidR="0022322C" w:rsidRPr="00A8612C" w:rsidRDefault="001A126D" w:rsidP="00A8612C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00A8612C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A126D" w:rsidRDefault="001A126D" w:rsidP="00D619F6">
+    <w:p w14:paraId="7F41655A" w14:textId="77777777" w:rsidR="001A126D" w:rsidRPr="00A8612C" w:rsidRDefault="001A126D" w:rsidP="00A8612C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="3508" w:tblpY="54"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="4572"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D26714" w:rsidRPr="003124CC" w:rsidTr="00D26714">
+      <w:tr w:rsidR="00D26714" w:rsidRPr="00A8612C" w14:paraId="54F7FA21" w14:textId="77777777" w:rsidTr="00D26714">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26714" w:rsidRPr="000E1C07" w:rsidRDefault="00D26714" w:rsidP="00D26714">
-            <w:pPr>
+          <w:p w14:paraId="0ADA3B9D" w14:textId="77777777" w:rsidR="00D26714" w:rsidRPr="00A8612C" w:rsidRDefault="00D26714" w:rsidP="00A8612C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="22"/>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26714" w:rsidRPr="000E1C07" w:rsidRDefault="00D26714" w:rsidP="00D26714">
-            <w:pPr>
+          <w:p w14:paraId="712DAAB5" w14:textId="77777777" w:rsidR="00D26714" w:rsidRPr="00A8612C" w:rsidRDefault="00D26714" w:rsidP="00A8612C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26714" w:rsidRPr="000E1C07" w:rsidRDefault="00D26714" w:rsidP="00D26714">
-            <w:pPr>
+          <w:p w14:paraId="7FFAD630" w14:textId="77777777" w:rsidR="00D26714" w:rsidRPr="00A8612C" w:rsidRDefault="00D26714" w:rsidP="00A8612C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="22"/>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8612C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Mediator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F21AA5" w:rsidRDefault="001A126D" w:rsidP="00D619F6">
+    <w:p w14:paraId="4843A638" w14:textId="77777777" w:rsidR="00F21AA5" w:rsidRDefault="001A126D" w:rsidP="00D619F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E16DE" w:rsidRDefault="005E16DE" w:rsidP="00D619F6">
+    <w:p w14:paraId="664C9133" w14:textId="77777777" w:rsidR="005E16DE" w:rsidRDefault="005E16DE" w:rsidP="00D619F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E16DE" w:rsidRPr="005E16DE" w:rsidRDefault="005E16DE" w:rsidP="00D619F6">
+    <w:p w14:paraId="241430B0" w14:textId="77777777" w:rsidR="00B2047F" w:rsidRDefault="00B2047F" w:rsidP="00D619F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E16DE" w:rsidRDefault="005E16DE" w:rsidP="005E16DE">
+    <w:p w14:paraId="51B7BC2D" w14:textId="77777777" w:rsidR="00B2047F" w:rsidRDefault="00B2047F" w:rsidP="00D619F6">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3780"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="226B5015" w14:textId="77777777" w:rsidR="005E16DE" w:rsidRPr="005E16DE" w:rsidRDefault="005E16DE" w:rsidP="00D619F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3780"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09EC0774" w14:textId="21363607" w:rsidR="005E16DE" w:rsidRPr="00B2047F" w:rsidRDefault="0048615D" w:rsidP="00B2047F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>I, the Movant, affirm that a true and correct copy of this Request was placed in the U.S. Mail on this date</w:t>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E16DE" w:rsidRPr="00B2047F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>I, the Movant, affirm that a true and correct copy of this Request was placed in the U.S. Mail on this</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...2 lines deleted...]
-        </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2268"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3503"/>
+        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="1170"/>
+        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="3420"/>
+        <w:gridCol w:w="18"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E16DE" w:rsidTr="0032527D">
-[...2 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+      <w:tr w:rsidR="00E8240C" w:rsidRPr="00B2047F" w14:paraId="3B2D6435" w14:textId="77777777" w:rsidTr="00205D38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ADF6858" w14:textId="77D58958" w:rsidR="00E8240C" w:rsidRPr="00B2047F" w:rsidRDefault="00E8240C" w:rsidP="0048615D">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">date </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:bookmarkStart w:id="15" w:name="Text29"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="54726272" w14:textId="682361DB" w:rsidR="00E8240C" w:rsidRPr="00B2047F" w:rsidRDefault="009717D5" w:rsidP="0048615D">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="11"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:id="15" w:name="Text29"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...44 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8460" w:type="dxa"/>
+            <w:tcW w:w="7398" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="005E16DE" w:rsidRDefault="005E16DE" w:rsidP="0032527D">
-[...14 lines deleted...]
-              <w:t>, and sent to the other party or attorney at the address listed on the petition, being</w:t>
+          <w:p w14:paraId="2CAB1ABC" w14:textId="174224B5" w:rsidR="00E8240C" w:rsidRPr="00B2047F" w:rsidRDefault="00E8240C" w:rsidP="0048615D">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, and sent to the other party or attorney at the address listed on the </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="16" w:name="Text30"/>
-[...4 lines deleted...]
-            <w:gridSpan w:val="4"/>
+      <w:tr w:rsidR="0048615D" w:rsidRPr="00B2047F" w14:paraId="72E1C33F" w14:textId="77777777" w:rsidTr="009717D5">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="18" w:type="dxa"/>
+          <w:trHeight w:val="539"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="502A6162" w14:textId="77777777" w:rsidR="0048615D" w:rsidRPr="00B2047F" w:rsidRDefault="0048615D" w:rsidP="00467898">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2047F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>petition, being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5D960E" w14:textId="217CE378" w:rsidR="0048615D" w:rsidRPr="00B2047F" w:rsidRDefault="009717D5" w:rsidP="00467898">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="35"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:id="16" w:name="Text30"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...44 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3503" w:type="dxa"/>
-[...16 lines deleted...]
-              <w:t>, first class postage pre-paid.</w:t>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="423531E8" w14:textId="2C0452FA" w:rsidR="0048615D" w:rsidRPr="00B2047F" w:rsidRDefault="0048615D" w:rsidP="00467898">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>, first class postage pre-paid</w:t>
+            </w:r>
+            <w:r w:rsidR="00205D38">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E16DE" w:rsidTr="0032527D">
+      <w:tr w:rsidR="00205D38" w:rsidRPr="00B2047F" w14:paraId="15EE5767" w14:textId="77777777" w:rsidTr="00293488">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="4410" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E16DE" w:rsidRDefault="005E16DE" w:rsidP="0032527D">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="1464DAF3" w14:textId="77777777" w:rsidR="00205D38" w:rsidRDefault="00205D38" w:rsidP="00376F06">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1271B287" w14:textId="7C30676D" w:rsidR="00205D38" w:rsidRPr="00B2047F" w:rsidRDefault="00205D38" w:rsidP="00B2047F">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2047F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>SWORN TO AND SUBSCRIBED</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="6318" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E16DE" w:rsidRDefault="005E16DE" w:rsidP="0032527D">
-[...27 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2EDAAB67" w14:textId="77777777" w:rsidR="00205D38" w:rsidRPr="00B2047F" w:rsidRDefault="00205D38" w:rsidP="00B2047F">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E16DE" w:rsidTr="0032527D">
+      <w:tr w:rsidR="005E16DE" w:rsidRPr="00B2047F" w14:paraId="79CCB08E" w14:textId="77777777" w:rsidTr="00205D38">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E16DE" w:rsidRDefault="005E16DE" w:rsidP="0032527D">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="739BBABE" w14:textId="77777777" w:rsidR="005E16DE" w:rsidRPr="00B2047F" w:rsidRDefault="005E16DE" w:rsidP="00B2047F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2047F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>before me this date,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E16DE" w:rsidRDefault="005E16DE" w:rsidP="0032527D">
-[...12 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w14:paraId="3858114C" w14:textId="77777777" w:rsidR="005E16DE" w:rsidRPr="00B2047F" w:rsidRDefault="005E16DE" w:rsidP="00B2047F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6318" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E16DE" w:rsidRDefault="005E16DE" w:rsidP="0032527D">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="259C5745" w14:textId="77777777" w:rsidR="005E16DE" w:rsidRPr="00B2047F" w:rsidRDefault="005E16DE" w:rsidP="00B2047F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E16DE" w:rsidTr="0032527D">
+      <w:tr w:rsidR="005E16DE" w:rsidRPr="00B2047F" w14:paraId="11782D7C" w14:textId="77777777" w:rsidTr="00205D38">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
-        <w:tc>
-[...2 lines deleted...]
-            <w:gridSpan w:val="2"/>
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EE20636" w14:textId="77777777" w:rsidR="005E16DE" w:rsidRPr="00B2047F" w:rsidRDefault="005E16DE" w:rsidP="00B2047F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E16DE" w:rsidRPr="000E1C07" w:rsidRDefault="005E16DE" w:rsidP="0032527D">
-[...11 lines deleted...]
-            <w:tcW w:w="1890" w:type="dxa"/>
+          <w:p w14:paraId="501530C4" w14:textId="77777777" w:rsidR="005E16DE" w:rsidRPr="00B2047F" w:rsidRDefault="005E16DE" w:rsidP="00B2047F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6318" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E16DE" w:rsidRPr="000E1C07" w:rsidRDefault="005E16DE" w:rsidP="0032527D">
-[...25 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="57FC9F4D" w14:textId="77777777" w:rsidR="005E16DE" w:rsidRPr="00B2047F" w:rsidRDefault="005E16DE" w:rsidP="00B2047F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E16DE" w:rsidTr="0032527D">
+      <w:tr w:rsidR="005E16DE" w:rsidRPr="00B2047F" w14:paraId="4AF48E5A" w14:textId="77777777" w:rsidTr="00205D38">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:top w:val="nil"/>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E16DE" w:rsidRDefault="005E16DE" w:rsidP="0032527D">
-            <w:pPr>
+          <w:p w14:paraId="4A759FB9" w14:textId="77777777" w:rsidR="005E16DE" w:rsidRPr="00B2047F" w:rsidRDefault="005E16DE" w:rsidP="00B2047F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1890" w:type="dxa"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E16DE" w:rsidRDefault="005E16DE" w:rsidP="0032527D">
-[...14 lines deleted...]
-              <w:top w:val="nil"/>
+          <w:p w14:paraId="1D7D6675" w14:textId="77777777" w:rsidR="005E16DE" w:rsidRPr="00B2047F" w:rsidRDefault="005E16DE" w:rsidP="00B2047F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6318" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E16DE" w:rsidRDefault="005E16DE" w:rsidP="0032527D">
-            <w:pPr>
+          <w:p w14:paraId="6ED05FB5" w14:textId="77777777" w:rsidR="005E16DE" w:rsidRPr="00B2047F" w:rsidRDefault="005E16DE" w:rsidP="00B2047F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2047F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Movant/Attorney</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E16DE" w:rsidTr="0032527D">
+      <w:tr w:rsidR="005E16DE" w:rsidRPr="00B2047F" w14:paraId="71F6913E" w14:textId="77777777" w:rsidTr="00205D38">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E16DE" w:rsidRDefault="005E16DE" w:rsidP="0032527D">
-            <w:pPr>
+          <w:p w14:paraId="2305E63E" w14:textId="77777777" w:rsidR="005E16DE" w:rsidRPr="00B2047F" w:rsidRDefault="005E16DE" w:rsidP="00B2047F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1890" w:type="dxa"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E16DE" w:rsidRDefault="005E16DE" w:rsidP="0032527D">
-[...14 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="345EA04E" w14:textId="77777777" w:rsidR="005E16DE" w:rsidRPr="00B2047F" w:rsidRDefault="005E16DE" w:rsidP="00B2047F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6318" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E16DE" w:rsidRDefault="005E16DE" w:rsidP="0032527D">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2D38AAA0" w14:textId="77777777" w:rsidR="005E16DE" w:rsidRPr="00B2047F" w:rsidRDefault="005E16DE" w:rsidP="00B2047F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E16DE" w:rsidTr="0032527D">
+      <w:tr w:rsidR="005E16DE" w:rsidRPr="00B2047F" w14:paraId="100C8826" w14:textId="77777777" w:rsidTr="00205D38">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:top w:val="nil"/>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E16DE" w:rsidRDefault="005E16DE" w:rsidP="0032527D">
-            <w:pPr>
+          <w:p w14:paraId="1B2EDE8D" w14:textId="77777777" w:rsidR="005E16DE" w:rsidRPr="00B2047F" w:rsidRDefault="005E16DE" w:rsidP="00B2047F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1890" w:type="dxa"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2047F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Clerk of Court/ Notary Public</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E16DE" w:rsidRDefault="005E16DE" w:rsidP="0032527D">
-[...12 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w14:paraId="701C97C5" w14:textId="77777777" w:rsidR="005E16DE" w:rsidRPr="00B2047F" w:rsidRDefault="005E16DE" w:rsidP="00B2047F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6318" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E16DE" w:rsidRDefault="005E16DE" w:rsidP="0032527D">
-[...86 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="13F74486" w14:textId="77777777" w:rsidR="005E16DE" w:rsidRPr="00B2047F" w:rsidRDefault="005E16DE" w:rsidP="00B2047F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005E16DE" w:rsidRPr="00D619F6" w:rsidRDefault="005E16DE" w:rsidP="00D619F6">
+    <w:p w14:paraId="4BCFC783" w14:textId="77777777" w:rsidR="005E16DE" w:rsidRPr="00D619F6" w:rsidRDefault="005E16DE" w:rsidP="00D619F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005E16DE" w:rsidRPr="00D619F6" w:rsidSect="000E1C07">
       <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="576" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002D5E2D" w:rsidRDefault="002D5E2D" w:rsidP="00D619F6">
+    <w:p w14:paraId="33068059" w14:textId="77777777" w:rsidR="002D5E2D" w:rsidRDefault="002D5E2D" w:rsidP="00D619F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002D5E2D" w:rsidRDefault="002D5E2D" w:rsidP="00D619F6">
+    <w:p w14:paraId="334E79C9" w14:textId="77777777" w:rsidR="002D5E2D" w:rsidRDefault="002D5E2D" w:rsidP="00D619F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1496684895"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1728636285"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:p w14:paraId="7F7E92CC" w14:textId="708E669E" w:rsidR="00376F06" w:rsidRDefault="00376F06">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00376F06">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00376F06">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00376F06">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00376F06">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00376F06">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00376F06">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00376F06">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00376F06">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00376F06">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00376F06">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00376F06">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00376F06">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="3CF62B7D" w14:textId="77777777" w:rsidR="00376F06" w:rsidRDefault="00376F06">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002D5E2D" w:rsidRDefault="002D5E2D" w:rsidP="00D619F6">
+    <w:p w14:paraId="2F321711" w14:textId="77777777" w:rsidR="002D5E2D" w:rsidRDefault="002D5E2D" w:rsidP="00D619F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002D5E2D" w:rsidRDefault="002D5E2D" w:rsidP="00D619F6">
+    <w:p w14:paraId="6B12C862" w14:textId="77777777" w:rsidR="002D5E2D" w:rsidRDefault="002D5E2D" w:rsidP="00D619F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00E33A9A" w:rsidRDefault="00E33A9A" w:rsidP="00D619F6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A18BC41" w14:textId="77777777" w:rsidR="00E33A9A" w:rsidRPr="008F1900" w:rsidRDefault="00E33A9A" w:rsidP="00D619F6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720" w:firstLine="720"/>
       <w:rPr>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="008F1900">
       <w:rPr>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
       </w:rPr>
       <w:t>Form 5</w:t>
     </w:r>
-    <w:r w:rsidR="00D900BA">
+    <w:r w:rsidR="00D900BA" w:rsidRPr="008F1900">
       <w:rPr>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
       </w:rPr>
       <w:t>39</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00E33A9A" w:rsidRDefault="00D900BA">
+  <w:p w14:paraId="01FAFF41" w14:textId="43B1FEEC" w:rsidR="00E33A9A" w:rsidRPr="008F1900" w:rsidRDefault="008F1900">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:sz w:val="24"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="008F1900">
       <w:rPr>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
       </w:rPr>
-      <w:t>D</w:t>
-[...11 lines deleted...]
-      <w:t>1/18</w:t>
+      <w:t>Rev 4/26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F987EE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E8A8F0E"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5239,175 +6485,208 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="718363786">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="mw1Kv6crUknXAVgL3lvTuH+eA1YUVROcPLMnkcO8UdjllEkZYLC0QJlIteCvA5FjW4mrKIU1J0LX4jXIrL4PBw==" w:salt="p7XXHdjy2ezYbuX99Ix+iA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="k8gglKI+TCLeZd/VDshzFiipp7zEmxwG70VOWeNiS8GP5tNPI5w/abbfkHpfA27/Vp/npaSdT210tK8L3xj3pg==" w:salt="sCcoJun2w+zBd0uKXX09xw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D619F6"/>
     <w:rsid w:val="000D64A4"/>
     <w:rsid w:val="000E1C07"/>
     <w:rsid w:val="000F134E"/>
+    <w:rsid w:val="001067E3"/>
+    <w:rsid w:val="00122157"/>
     <w:rsid w:val="00134412"/>
     <w:rsid w:val="00185547"/>
     <w:rsid w:val="001A126D"/>
     <w:rsid w:val="001E5858"/>
+    <w:rsid w:val="00205D38"/>
+    <w:rsid w:val="002151C7"/>
     <w:rsid w:val="0022322C"/>
+    <w:rsid w:val="00262578"/>
     <w:rsid w:val="00274125"/>
     <w:rsid w:val="002A7E8E"/>
+    <w:rsid w:val="002D3588"/>
     <w:rsid w:val="002D5E2D"/>
     <w:rsid w:val="002E323A"/>
+    <w:rsid w:val="002F4D80"/>
     <w:rsid w:val="0033748E"/>
+    <w:rsid w:val="00376F06"/>
+    <w:rsid w:val="003832CB"/>
+    <w:rsid w:val="0038578E"/>
+    <w:rsid w:val="00454B92"/>
+    <w:rsid w:val="00467898"/>
+    <w:rsid w:val="0048615D"/>
     <w:rsid w:val="004C7DF6"/>
     <w:rsid w:val="004F4CDB"/>
     <w:rsid w:val="005644A6"/>
     <w:rsid w:val="005749A0"/>
     <w:rsid w:val="005E16DE"/>
     <w:rsid w:val="0060162D"/>
+    <w:rsid w:val="006330D5"/>
+    <w:rsid w:val="006625AD"/>
+    <w:rsid w:val="006C0321"/>
     <w:rsid w:val="007215CF"/>
     <w:rsid w:val="007448A8"/>
     <w:rsid w:val="007E5C5D"/>
     <w:rsid w:val="007F746D"/>
+    <w:rsid w:val="00820EFD"/>
+    <w:rsid w:val="00875CCB"/>
     <w:rsid w:val="008B3866"/>
+    <w:rsid w:val="008F1900"/>
+    <w:rsid w:val="00930479"/>
     <w:rsid w:val="00940AEA"/>
     <w:rsid w:val="00941F26"/>
+    <w:rsid w:val="009717D5"/>
     <w:rsid w:val="00976A83"/>
     <w:rsid w:val="00981931"/>
+    <w:rsid w:val="009F0A36"/>
+    <w:rsid w:val="00A319F3"/>
     <w:rsid w:val="00A3735C"/>
     <w:rsid w:val="00A4008C"/>
+    <w:rsid w:val="00A4748B"/>
     <w:rsid w:val="00A73E70"/>
+    <w:rsid w:val="00A8612C"/>
     <w:rsid w:val="00A96833"/>
     <w:rsid w:val="00AD0DF7"/>
+    <w:rsid w:val="00B2047F"/>
     <w:rsid w:val="00B52091"/>
     <w:rsid w:val="00B60032"/>
     <w:rsid w:val="00B62531"/>
     <w:rsid w:val="00C26173"/>
     <w:rsid w:val="00CC2900"/>
+    <w:rsid w:val="00D16D50"/>
     <w:rsid w:val="00D26714"/>
+    <w:rsid w:val="00D500B2"/>
     <w:rsid w:val="00D619F6"/>
     <w:rsid w:val="00D900BA"/>
     <w:rsid w:val="00DC632F"/>
+    <w:rsid w:val="00DD0C5A"/>
+    <w:rsid w:val="00DD6DC2"/>
     <w:rsid w:val="00E33A9A"/>
+    <w:rsid w:val="00E8240C"/>
     <w:rsid w:val="00EA4428"/>
     <w:rsid w:val="00EC3F8E"/>
     <w:rsid w:val="00F21AA5"/>
     <w:rsid w:val="00F648C2"/>
     <w:rsid w:val="00F72A37"/>
     <w:rsid w:val="00F9424E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="56B64298"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{79E5184A-6D94-4E5A-96AF-1BD964DF7B74}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5735,50 +7014,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D619F6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -5888,57 +7172,57 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="0022322C"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0022322C"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6178,70 +7462,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F59DE7C5-7345-4910-B002-C375B13A3130}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1526</Characters>
+  <Pages>2</Pages>
+  <Words>292</Words>
+  <Characters>1668</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Delaware</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1790</CharactersWithSpaces>
+  <CharactersWithSpaces>1957</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Courts</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>