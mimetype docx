--- v0 (2026-05-26)
+++ v1 (2026-07-11)
@@ -27,51 +27,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5F8EBC2E" w14:textId="56ABF1CA" w:rsidR="00BC40AE" w:rsidRPr="005476A6" w:rsidRDefault="00327CA7" w:rsidP="00327CA7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="90"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27358A45" wp14:editId="3780D939">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27358A45" wp14:editId="7ADD6C3A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2661285</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-271145</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1333500" cy="1333500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 2">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 2">
@@ -10069,51 +10069,51 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3904F2DF" w14:textId="0C045A23" w:rsidR="00A06681" w:rsidRPr="005476A6" w:rsidRDefault="00327CA7" w:rsidP="00F8590B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="90"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C0653A8" wp14:editId="3B25E2F6">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C0653A8" wp14:editId="6D79F5F3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2663190</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-371475</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1333500" cy="1333500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Picture 1">
@@ -17285,67 +17285,67 @@
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1741B84D" w14:textId="77777777" w:rsidR="005C2C70" w:rsidRPr="00327CA7" w:rsidRDefault="005C2C70" w:rsidP="008C5EE1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-90"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00327CA7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Form 343</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4F481B5E" w14:textId="01EFDC9C" w:rsidR="005C2C70" w:rsidRPr="00327CA7" w:rsidRDefault="004F3BA4" w:rsidP="008C5EE1">
+  <w:p w14:paraId="4F481B5E" w14:textId="418DF47E" w:rsidR="005C2C70" w:rsidRPr="00327CA7" w:rsidRDefault="004F3BA4" w:rsidP="008C5EE1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-90"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00327CA7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve">Rev. </w:t>
+      <w:t xml:space="preserve">Rev </w:t>
     </w:r>
     <w:r w:rsidR="00327CA7" w:rsidRPr="00327CA7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4/26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B1C5DB0"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17798,97 +17798,98 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="348802722">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1751655451">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1458601033">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1474449023">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="819686311">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:embedSystemFonts/>
   <w:gutterAtTop/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="QRqW5bX0mzwwP6Z5ALexUj3M9UXwCpt0aygusa+o29/Uzj/XausdAs7KQFWIKTuNhJz9a5xmLcLOTCEjpe9i9Q==" w:salt="TbxIm75VcoYeFLrOV0jeKQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="3pAXEgHYnS3HqMTRneb3d9aJaZ3GtBjI+UdTCOMYJEXJ0Fbo/LdcR0YE8VHj9bopfNNuf76xrGU5m6XDJdXCsA==" w:salt="M6sxd2Gw/1APKSJmDiQWpA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB3B5E"/>
     <w:rsid w:val="00015BB6"/>
     <w:rsid w:val="00024148"/>
     <w:rsid w:val="00043055"/>
     <w:rsid w:val="000475F8"/>
     <w:rsid w:val="000860BB"/>
     <w:rsid w:val="00095FDD"/>
     <w:rsid w:val="000A34C6"/>
     <w:rsid w:val="00112E2B"/>
     <w:rsid w:val="0012527E"/>
     <w:rsid w:val="00183F8B"/>
     <w:rsid w:val="001A6854"/>
     <w:rsid w:val="001B3319"/>
     <w:rsid w:val="0021073C"/>
+    <w:rsid w:val="00233603"/>
     <w:rsid w:val="0029039C"/>
     <w:rsid w:val="002B5000"/>
     <w:rsid w:val="002B632C"/>
     <w:rsid w:val="002D3A91"/>
     <w:rsid w:val="00327CA7"/>
     <w:rsid w:val="00354DD9"/>
     <w:rsid w:val="0038636C"/>
     <w:rsid w:val="00391213"/>
     <w:rsid w:val="003C3C0B"/>
     <w:rsid w:val="003C48F7"/>
     <w:rsid w:val="003C7E9E"/>
     <w:rsid w:val="003E3E94"/>
     <w:rsid w:val="003F134B"/>
     <w:rsid w:val="00406842"/>
     <w:rsid w:val="00434BA9"/>
     <w:rsid w:val="004455B9"/>
     <w:rsid w:val="00461FB8"/>
     <w:rsid w:val="00481230"/>
     <w:rsid w:val="004953A3"/>
     <w:rsid w:val="004F3BA4"/>
     <w:rsid w:val="005476A6"/>
     <w:rsid w:val="00551A95"/>
     <w:rsid w:val="00553382"/>
     <w:rsid w:val="00557357"/>
     <w:rsid w:val="00566E80"/>
@@ -17899,68 +17900,70 @@
     <w:rsid w:val="005C484B"/>
     <w:rsid w:val="005D188A"/>
     <w:rsid w:val="00613F2B"/>
     <w:rsid w:val="00633FDE"/>
     <w:rsid w:val="00646711"/>
     <w:rsid w:val="00680D0C"/>
     <w:rsid w:val="006B4582"/>
     <w:rsid w:val="006E37D3"/>
     <w:rsid w:val="006E6597"/>
     <w:rsid w:val="006F71AD"/>
     <w:rsid w:val="00722AED"/>
     <w:rsid w:val="007E424A"/>
     <w:rsid w:val="007E78E6"/>
     <w:rsid w:val="007F2167"/>
     <w:rsid w:val="0080255C"/>
     <w:rsid w:val="00816E20"/>
     <w:rsid w:val="0082402C"/>
     <w:rsid w:val="008243F7"/>
     <w:rsid w:val="00843B3D"/>
     <w:rsid w:val="00852205"/>
     <w:rsid w:val="00871171"/>
     <w:rsid w:val="00882845"/>
     <w:rsid w:val="00894A76"/>
     <w:rsid w:val="008A6E77"/>
     <w:rsid w:val="008C5EE1"/>
+    <w:rsid w:val="008D4C69"/>
     <w:rsid w:val="008D4CF4"/>
     <w:rsid w:val="008F48F5"/>
     <w:rsid w:val="00903DDD"/>
     <w:rsid w:val="0093580C"/>
     <w:rsid w:val="009479BF"/>
     <w:rsid w:val="009B0239"/>
     <w:rsid w:val="009B2840"/>
     <w:rsid w:val="009B5198"/>
     <w:rsid w:val="009C0158"/>
     <w:rsid w:val="009D03E8"/>
     <w:rsid w:val="009F6B09"/>
     <w:rsid w:val="00A0199B"/>
     <w:rsid w:val="00A06681"/>
     <w:rsid w:val="00A735CD"/>
     <w:rsid w:val="00A76BB6"/>
     <w:rsid w:val="00AB3277"/>
     <w:rsid w:val="00B23D80"/>
     <w:rsid w:val="00B32B52"/>
+    <w:rsid w:val="00B33FEA"/>
     <w:rsid w:val="00B403B1"/>
     <w:rsid w:val="00B50C93"/>
     <w:rsid w:val="00B52969"/>
     <w:rsid w:val="00B7285C"/>
     <w:rsid w:val="00B84FA5"/>
     <w:rsid w:val="00B95DBF"/>
     <w:rsid w:val="00BC40AE"/>
     <w:rsid w:val="00BD0DD5"/>
     <w:rsid w:val="00C640D4"/>
     <w:rsid w:val="00C716CC"/>
     <w:rsid w:val="00C87F4D"/>
     <w:rsid w:val="00CB3B5E"/>
     <w:rsid w:val="00CC35D2"/>
     <w:rsid w:val="00D010E6"/>
     <w:rsid w:val="00D23073"/>
     <w:rsid w:val="00D35769"/>
     <w:rsid w:val="00D566D1"/>
     <w:rsid w:val="00D62E8A"/>
     <w:rsid w:val="00D641E9"/>
     <w:rsid w:val="00DC7B64"/>
     <w:rsid w:val="00E149BC"/>
     <w:rsid w:val="00E24619"/>
     <w:rsid w:val="00E95778"/>
     <w:rsid w:val="00EC3A69"/>
     <w:rsid w:val="00EF7D09"/>